--- v0 (2025-10-28)
+++ v1 (2026-09-21)
@@ -5,136 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C0DB446" w14:textId="77777777" w:rsidR="00286056" w:rsidRDefault="006754BD" w:rsidP="002021C0">
+    <w:p w14:paraId="1C0DB446" w14:textId="7EEBB14B" w:rsidR="00286056" w:rsidRDefault="005E33FB" w:rsidP="002021C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:drawing>
-[...61 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67103AC4" wp14:editId="74AB70A7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67103AC4" wp14:editId="0EBEDD38">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6172200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9575800</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="533400" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="533400" cy="571500"/>
                         </a:xfrm>
@@ -175,51 +112,51 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="67103AC4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:486pt;margin-top:754pt;width:42pt;height:45pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB87Rlv8AEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk3Uz4hRdigwD&#10;ugvQ9QNkWbaFyaJGKbGzrx8lu2m2vg3zg0CK1CHPIb25GTrDjgq9BlvwxWzOmbISKm2bgj9+3795&#10;x5kPwlbCgFUFPynPb7avX216l6sltGAqhYxArM97V/A2BJdnmZet6oSfgVOWgjVgJwK52GQVip7Q&#10;O5Mt5/O3WQ9YOQSpvKfbuzHItwm/rpUMX+vaq8BMwam3kE5MZxnPbLsReYPCtVpObYh/6KIT2lLR&#10;M9SdCIIdUL+A6rRE8FCHmYQug7rWUiUOxGYx/4vNQyucSlxIHO/OMvn/Byu/HB/cN2Rh+AADDTCR&#10;8O4e5A/PLOxaYRt1iwh9q0RFhRdRsqx3Pp+eRql97iNI2X+GioYsDgES0FBjF1UhnozQaQCns+hq&#10;CEzS5frqajWniKTQ+nqxJjtWEPnTY4c+fFTQsWgUHGmmCVwc730YU59SYi0PRld7bUxysCl3BtlR&#10;0Pz36ZvQ/0gzNiZbiM9GxHiTWEZiI8UwlAMFI9sSqhPxRRj3ifafjBbwF2c97VLB/c+DQMWZ+WRJ&#10;s/eL1SouX3JW6+slOXgZKS8jwkqCKnjgbDR3YVzYg0PdtFRpnJKFW9K51kmD566mvmlfkorTbseF&#10;vPRT1vMfuP0NAAD//wMAUEsDBBQABgAIAAAAIQABVGO+3QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE/RToNAEHw38R8ua+KLsXc2AgU5Gm2i8bW1H7DAFojcHeGuhf59lyd9m52ZzM7k29n04kKj&#10;75zV8LJSIMhWru5so+H48/m8AeED2hp7Z0nDlTxsi/u7HLPaTXZPl0NoBIdYn6GGNoQhk9JXLRn0&#10;KzeQZe3kRoOBz7GR9YgTh5terpWKpcHO8ocWB9q1VP0ezkbD6Xt6itKp/ArHZP8af2CXlO6q9ePD&#10;/P4GItAc/syw1OfqUHCn0p1t7UWvIU3WvCWwEKkNo8WiophRuXApc7LI5f8ZxQ0AAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB87Rlv8AEAAMkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQABVGO+3QAAAA4BAAAPAAAAAAAAAAAAAAAAAEoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4B0DD299" w14:textId="66CA7402" w:rsidR="00286056" w:rsidRDefault="00286056" w:rsidP="00286056"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005E33FB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700DB5BE" wp14:editId="59023C9F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6172200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-44450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="533400" cy="2673350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -276,230 +213,288 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="700DB5BE" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:486pt;margin-top:-3.5pt;width:42pt;height:210.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXKvtP9gEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC81/IzaQXLQerARYE0&#10;LZD0AyiKkohSXHZJW3K/vkvKcYzkVlQHgsslZ3dmR+uboTPsoNBrsAWfTaacKSuh0rYp+M+n3YeP&#10;nPkgbCUMWFXwo/L8ZvP+3bp3uZpDC6ZSyAjE+rx3BW9DcHmWedmqTvgJOGUpWQN2IlCITVah6Am9&#10;M9l8Or3KesDKIUjlPZ3ejUm+Sfh1rWT4XtdeBWYKTr2FtGJay7hmm7XIGxSu1fLUhviHLjqhLRU9&#10;Q92JINge9RuoTksED3WYSOgyqGstVeJAbGbTV2weW+FU4kLieHeWyf8/WPlweHQ/kIXhMww0wETC&#10;u3uQvzyzsG2FbdQtIvStEhUVnkXJst75/PQ0Su1zH0HK/htUNGSxD5CAhhq7qArxZIROAzieRVdD&#10;YJIOV4vFckoZSan51fVisUpTyUT+/NqhD18UdCxuCo401IQuDvc+xG5E/nwlFvNgdLXTxqQAm3Jr&#10;kB0EGWCXvkTg1TVj42UL8dmIGE8Szchs5BiGcmC6OmkQWZdQHYk3wugr+g9o0wL+4awnTxXc/94L&#10;VJyZr5a0+zRbLqMJU7BcXc8pwMtMeZkRVhJUwQNn43YbRuPuHeqmpUrjtCzckt61TlK8dHVqn3yT&#10;FDp5PBrzMk63Xv7EzV8AAAD//wMAUEsDBBQABgAIAAAAIQBI4l123wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUhcUGu3ShMasqkACcS1pR/gxNskIl5Hsdukf497gtPuakaz&#10;b4rdbHtxodF3jhFWSwWCuHam4wbh+P2xeAbhg2aje8eEcCUPu/L+rtC5cRPv6XIIjYgh7HON0IYw&#10;5FL6uiWr/dINxFE7udHqEM+xkWbUUwy3vVwrlUqrO44fWj3Qe0v1z+FsEU5f09NmO1Wf4Zjtk/RN&#10;d1nlroiPD/PrC4hAc/gzww0/okMZmSp3ZuNFj7DN1rFLQFhkcd4MapPGrUJIVokCWRbyf4fyFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcq+0/2AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEjiXXbfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;UAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="146AE65A" w14:textId="496FF302" w:rsidR="00286056" w:rsidRDefault="00286056" w:rsidP="00286056"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00263E2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kultur- und Freizeitkommission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C9A11E" w14:textId="77777777" w:rsidR="00286056" w:rsidRDefault="00286056" w:rsidP="00286056">
-[...8 lines deleted...]
-    <w:p w14:paraId="5636E4DF" w14:textId="77777777" w:rsidR="00286056" w:rsidRDefault="00286056" w:rsidP="00286056">
+    <w:p w14:paraId="5636E4DF" w14:textId="5EEEF242" w:rsidR="00286056" w:rsidRPr="0003490B" w:rsidRDefault="00581CE5" w:rsidP="00286056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2850"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC5DFC0" wp14:editId="7F589A35">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>198120</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1914336" cy="917480"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Grafik 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Logofarbig_PP.PNG"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1914336" cy="917480"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12F72B36" w14:textId="77777777" w:rsidR="0004307C" w:rsidRDefault="0004307C" w:rsidP="00D8364F">
+    <w:p w14:paraId="69E60905" w14:textId="77777777" w:rsidR="007F1CB9" w:rsidRDefault="007F1CB9" w:rsidP="007F1CB9">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4820"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="3538"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Marktfahrer / Vereine</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F41752F" w14:textId="77777777" w:rsidR="0004307C" w:rsidRDefault="0004307C" w:rsidP="00D8364F">
+    <w:p w14:paraId="7D39593F" w14:textId="16E853DD" w:rsidR="00EB606B" w:rsidRPr="005066F8" w:rsidRDefault="00D8364F" w:rsidP="007F1CB9">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4820"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
-        <w:jc w:val="center"/>
+        <w:ind w:left="3540"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Anmeldung Chilbi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB606B" w:rsidRPr="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Langnau am Albis</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D39593F" w14:textId="77777777" w:rsidR="00EB606B" w:rsidRPr="00562041" w:rsidRDefault="00D8364F" w:rsidP="00D8364F">
+    <w:p w14:paraId="1C21C98A" w14:textId="080E5813" w:rsidR="00D8364F" w:rsidRPr="00562041" w:rsidRDefault="008E5D10" w:rsidP="008E5D10">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4820"/>
+          <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562041">
+      <w:r w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EB606B" w:rsidRPr="00562041">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="0005120D" w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00562041">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37" w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00562041">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0005120D" w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00691E37">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00043794" w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00562041">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ma</w:t>
+      </w:r>
+      <w:r w:rsidR="007C155B" w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00691E37">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0005120D" w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...36 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00862975" w:rsidRPr="00BD72F5">
-[...3 lines deleted...]
-          <w:szCs w:val="2"/>
+      <w:r w:rsidR="00862975" w:rsidRPr="005066F8">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="120A3FD4" wp14:editId="2EF528EA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="rightMargin">
               <wp:posOffset>104140</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-8255</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="320040" cy="2400935"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Grafik 3" descr="Ein Bild, das Frühling, Schraubenfeder, Natur, Typografie enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Grafik 3" descr="Ein Bild, das Frühling, Schraubenfeder, Natur, Typografie enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -514,211 +509,223 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320040" cy="2400935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00691E37">
+      <w:r w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>6</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573D6C27" w14:textId="77777777" w:rsidR="00D8364F" w:rsidRDefault="00D8364F" w:rsidP="00D8364F">
+    <w:p w14:paraId="573D6C27" w14:textId="77777777" w:rsidR="00D8364F" w:rsidRPr="0003490B" w:rsidRDefault="00D8364F" w:rsidP="00D8364F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2489E545" w14:textId="6E00056F" w:rsidR="00D8364F" w:rsidRPr="00E15D2A" w:rsidRDefault="00D8364F" w:rsidP="00E15D2A">
+    <w:p w14:paraId="2489E545" w14:textId="2AE93185" w:rsidR="00D8364F" w:rsidRPr="00E15D2A" w:rsidRDefault="008E5D10" w:rsidP="00697FE7">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72AE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anmeldefrist bis </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00626CFF" w:rsidRPr="00C72AE5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D8364F" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00335D8A">
+        <w:t xml:space="preserve">Anmeldefrist bis </w:t>
+      </w:r>
+      <w:r w:rsidR="00626CFF" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077444C" w:rsidRPr="00C72AE5">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00335D8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C72AE5">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0077444C" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00626CFF" w:rsidRPr="00C72AE5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8364F" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Februa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003117F4" w:rsidRPr="00C72AE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00626CFF" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077444C" w:rsidRPr="00C72AE5">
+        <w:t>Februa</w:t>
+      </w:r>
+      <w:r w:rsidR="003117F4" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C72AE5">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0077444C" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00940352" w:rsidRPr="00C72AE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8364F" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00691E37">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00940352" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BC195D" w14:textId="77777777" w:rsidR="00D8364F" w:rsidRPr="00C72AE5" w:rsidRDefault="00D8364F" w:rsidP="004F1D22">
+    <w:p w14:paraId="2160E4C4" w14:textId="50BCA76A" w:rsidR="008E5D10" w:rsidRPr="0003490B" w:rsidRDefault="008E5D10" w:rsidP="004F1D22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0025DA82" w14:textId="7CA82A94" w:rsidR="00D8364F" w:rsidRPr="00C72AE5" w:rsidRDefault="00D8364F" w:rsidP="00562041">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551902">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma/Verein</w:t>
       </w:r>
@@ -1374,71 +1381,87 @@
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="4995ECF0" w14:textId="61AE45A1" w:rsidR="00D7169F" w:rsidRPr="00C72AE5" w:rsidRDefault="00D7169F" w:rsidP="00562041">
+    <w:p w14:paraId="4995ECF0" w14:textId="3ED94FF8" w:rsidR="00D7169F" w:rsidRPr="00C72AE5" w:rsidRDefault="00D7169F" w:rsidP="00562041">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551902">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Telefon G:</w:t>
+        <w:t>Telefon</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551902">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -1506,238 +1529,104 @@
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="4651A53D" w14:textId="2DEAC3E2" w:rsidR="00D7169F" w:rsidRPr="00C72AE5" w:rsidRDefault="00D7169F" w:rsidP="00562041">
+    <w:p w14:paraId="5C9DDB0E" w14:textId="36A4B2FB" w:rsidR="00D7169F" w:rsidRPr="00C72AE5" w:rsidRDefault="00D7169F" w:rsidP="005066F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-[...132 lines deleted...]
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551902">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E-Mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text8"/>
+      <w:bookmarkStart w:id="6" w:name="Text8"/>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
@@ -1770,201 +1659,201 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="10E14221" w14:textId="77777777" w:rsidR="00D7169F" w:rsidRPr="00C72AE5" w:rsidRDefault="00D7169F" w:rsidP="00D7169F">
+    <w:p w14:paraId="10E14221" w14:textId="77777777" w:rsidR="00D7169F" w:rsidRPr="0003490B" w:rsidRDefault="00D7169F" w:rsidP="005066F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13950E33" w14:textId="77777777" w:rsidR="00BA59E7" w:rsidRPr="00C72AE5" w:rsidRDefault="00BD14E7" w:rsidP="00E819B7">
+    <w:p w14:paraId="13950E33" w14:textId="77777777" w:rsidR="00BA59E7" w:rsidRPr="008E5D10" w:rsidRDefault="00BD14E7" w:rsidP="00E819B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72AE5">
+      <w:r w:rsidRPr="008E5D10">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Es werden nur Marktfahrer</w:t>
       </w:r>
-      <w:r w:rsidR="0026427A" w:rsidRPr="00C72AE5">
+      <w:r w:rsidR="0026427A" w:rsidRPr="008E5D10">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Vereine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72AE5">
+      <w:r w:rsidRPr="008E5D10">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> berücksichtigt, die an allen 3 Tagen teilnehmen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584E80CF" w14:textId="77777777" w:rsidR="00D8364F" w:rsidRPr="00D7169F" w:rsidRDefault="00973A4C" w:rsidP="00973A4C">
+    <w:p w14:paraId="584E80CF" w14:textId="77777777" w:rsidR="00D8364F" w:rsidRPr="00D7169F" w:rsidRDefault="00973A4C" w:rsidP="009C6907">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
-          <w:tab w:val="left" w:pos="9638"/>
+          <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7169F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D7169F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B06D93" w14:textId="77777777" w:rsidR="00973A4C" w:rsidRPr="00D7169F" w:rsidRDefault="00973A4C" w:rsidP="00D8364F">
+    <w:p w14:paraId="56B06D93" w14:textId="77777777" w:rsidR="00973A4C" w:rsidRPr="0003490B" w:rsidRDefault="00973A4C" w:rsidP="00D8364F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49687B37" w14:textId="70A3438F" w:rsidR="00D8364F" w:rsidRPr="00C72AE5" w:rsidRDefault="008A175E" w:rsidP="00562041">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Verkaufsangebot:</w:t>
       </w:r>
       <w:r w:rsidR="00562041" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text9"/>
+      <w:bookmarkStart w:id="7" w:name="Text9"/>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
@@ -1997,85 +1886,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="484BCC84" w14:textId="77777777" w:rsidR="00B60880" w:rsidRPr="00D7169F" w:rsidRDefault="00B60880" w:rsidP="00B61F52">
+    <w:p w14:paraId="484BCC84" w14:textId="77777777" w:rsidR="00B60880" w:rsidRPr="0003490B" w:rsidRDefault="00B60880" w:rsidP="00B61F52">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EF1AE22" w14:textId="77777777" w:rsidR="00B60880" w:rsidRPr="00D7169F" w:rsidRDefault="00B60880" w:rsidP="003924FF">
+    <w:p w14:paraId="1EF1AE22" w14:textId="77777777" w:rsidR="00B60880" w:rsidRPr="0003490B" w:rsidRDefault="00B60880" w:rsidP="003924FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38B22173" w14:textId="408AF43A" w:rsidR="003924FF" w:rsidRPr="00C72AE5" w:rsidRDefault="003924FF" w:rsidP="003924FF">
+    <w:p w14:paraId="38B22173" w14:textId="408AF43A" w:rsidR="003924FF" w:rsidRDefault="003924FF" w:rsidP="003924FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Verkauf von Alkohol</w:t>
       </w:r>
       <w:r w:rsidR="00367120" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -2143,78 +2032,214 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00562041" w:rsidRPr="00C72AE5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> NEIN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B9FD1D" w14:textId="77777777" w:rsidR="003924FF" w:rsidRPr="00D7169F" w:rsidRDefault="003924FF" w:rsidP="00B61F52">
+    <w:p w14:paraId="78E140A9" w14:textId="77777777" w:rsidR="0003490B" w:rsidRPr="0003490B" w:rsidRDefault="0003490B" w:rsidP="003924FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5529"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7AC8FE" w14:textId="528AD3F0" w:rsidR="0003490B" w:rsidRPr="00C72AE5" w:rsidRDefault="0003490B" w:rsidP="003924FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5529"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0003490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Verantwortliche Person:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B9FD1D" w14:textId="77777777" w:rsidR="003924FF" w:rsidRPr="0003490B" w:rsidRDefault="003924FF" w:rsidP="00B61F52">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E300E31" w14:textId="77777777" w:rsidR="00B61F52" w:rsidRPr="00D7169F" w:rsidRDefault="00B61F52" w:rsidP="00D8364F">
+    <w:p w14:paraId="0E300E31" w14:textId="77777777" w:rsidR="00B61F52" w:rsidRPr="0003490B" w:rsidRDefault="00B61F52" w:rsidP="00D8364F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649D1A4E" w14:textId="77777777" w:rsidR="00BA59E7" w:rsidRDefault="00E13661" w:rsidP="00BA59E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Angaben </w:t>
       </w:r>
       <w:r w:rsidR="00F85F23" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2261,2784 +2286,2946 @@
         </w:rPr>
         <w:t xml:space="preserve">Bitte </w:t>
       </w:r>
       <w:r w:rsidR="002C0D78" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>der Anmeldung ein Foto bei</w:t>
       </w:r>
       <w:r w:rsidR="00767732" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>legen</w:t>
       </w:r>
       <w:r w:rsidR="00BA59E7" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205D3DAC" w14:textId="77777777" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00BA59E7">
+    <w:p w14:paraId="205D3DAC" w14:textId="77777777" w:rsidR="00691E37" w:rsidRPr="0003490B" w:rsidRDefault="00691E37" w:rsidP="00BA59E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73B8227F" w14:textId="73EB53D1" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+    <w:p w14:paraId="3923D29A" w14:textId="6C254AA5" w:rsidR="00691E37" w:rsidRDefault="00000000" w:rsidP="005066F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1473633146"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00691E37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verkaufszelt</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Länge: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text10"/>
-      <w:r>
+      <w:bookmarkStart w:id="8" w:name="Text10"/>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-      <w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Tiefe: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text11"/>
-      <w:r>
+      <w:bookmarkStart w:id="9" w:name="Text11"/>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Höhe: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text12"/>
-      <w:r>
+      <w:bookmarkStart w:id="10" w:name="Text12"/>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3923D29A" w14:textId="77777777" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+    <w:p w14:paraId="5BC100F8" w14:textId="54B23BE8" w:rsidR="00691E37" w:rsidRDefault="00000000" w:rsidP="005066F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="474186901"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00691E37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verkaufsanhänger inkl. Deichsel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Länge: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Tiefe: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Höhe: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC100F8" w14:textId="77777777" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
-[...13 lines deleted...]
-    <w:p w14:paraId="73089A74" w14:textId="7360B73C" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+    <w:p w14:paraId="73089A74" w14:textId="7360B73C" w:rsidR="00691E37" w:rsidRDefault="00000000" w:rsidP="00691E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1798334970"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00691E37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verkaufsanhänger mit Zeltanbau</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Länge: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Tiefe: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Höhe: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6B1703" w14:textId="60626BCF" w:rsidR="00691E37" w:rsidRPr="00C72AE5" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+    <w:p w14:paraId="7A071E7D" w14:textId="588133BF" w:rsidR="00F85F23" w:rsidRPr="00D47460" w:rsidRDefault="00691E37" w:rsidP="00D47460">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>inkl. Deichsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A071E7D" w14:textId="77777777" w:rsidR="00F85F23" w:rsidRPr="00691E37" w:rsidRDefault="00F85F23" w:rsidP="00D8364F">
+    <w:p w14:paraId="0841C08B" w14:textId="7839D4B5" w:rsidR="00E13661" w:rsidRPr="00C72AE5" w:rsidRDefault="00000000" w:rsidP="005066F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1778238053"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00562041" w:rsidRPr="00C72AE5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00562041" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C2145" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wasseranschluss ab Hydrant</w:t>
       </w:r>
       <w:r w:rsidR="00191210" w:rsidRPr="00C72AE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hydrantenverteiler)</w:t>
       </w:r>
+      <w:r w:rsidR="00FA11BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wird benötigt</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D14A0FD" w14:textId="77777777" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00C72AE5">
+    <w:p w14:paraId="2339DD92" w14:textId="77777777" w:rsidR="005066F8" w:rsidRPr="005066F8" w:rsidRDefault="005066F8" w:rsidP="005066F8">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D14A0FD" w14:textId="77777777" w:rsidR="00691E37" w:rsidRPr="0003490B" w:rsidRDefault="00691E37" w:rsidP="005066F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E9DA47" w14:textId="623211FD" w:rsidR="005066F8" w:rsidRDefault="00E13661" w:rsidP="005066F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8364F" w:rsidRPr="00C72AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>trom</w:t>
+      </w:r>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bedarf</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8364F" w:rsidRPr="00C72AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-646431535"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005066F8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kein Stromanschluss erforderlich</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="397EADF6" w14:textId="3ACEDD82" w:rsidR="00B61F52" w:rsidRDefault="00E13661" w:rsidP="00C72AE5">
+    <w:p w14:paraId="0FB07280" w14:textId="633DBF2C" w:rsidR="005066F8" w:rsidRDefault="00000000" w:rsidP="005066F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72AE5">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-898820278"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005066F8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bis 500 Watt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58671EE2" w14:textId="5DE8D8FC" w:rsidR="005066F8" w:rsidRDefault="00000000" w:rsidP="005066F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="238137302"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005066F8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bis</w:t>
+      </w:r>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="005066F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>00 Watt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B6F2B1" w14:textId="7BF85691" w:rsidR="00FF2F0B" w:rsidRDefault="00000000" w:rsidP="00FF2F0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-906607498"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FF2F0B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FF2F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Über 1000 Watt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7D256A" w14:textId="7BA9D9A1" w:rsidR="005066F8" w:rsidRDefault="005066F8" w:rsidP="005066F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Falls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...61 lines deleted...]
-        <w:t>)</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>über 500 Watt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, bitt</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0532">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die angeschlossenen Geräte angeben:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4106"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691E37" w14:paraId="0C584D01" w14:textId="77777777" w:rsidTr="00691E37">
+      <w:tr w:rsidR="00691E37" w14:paraId="0C584D01" w14:textId="77777777" w:rsidTr="00697FE7">
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9BE88A" w14:textId="77777777" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="2F0A04AF" w14:textId="60A2B369" w:rsidR="00691E37" w:rsidRPr="005066F8" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Apparat / Gerät</w:t>
+              <w:t>Gerät</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6907" w:rsidRPr="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(z.B. Beleuchtung, Kühlschrank, </w:t>
+            </w:r>
+            <w:r w:rsidR="00697FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ofen</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6907" w:rsidRPr="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6907" w:rsidRPr="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0A04AF" w14:textId="059E8B91" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00C72AE5">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E628026" w14:textId="46C655D7" w:rsidR="00691E37" w:rsidRDefault="005066F8" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00691E37">
-[...5 lines deleted...]
-              <w:t>(z.B. Pizzaofen)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leistung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00691E37" w:rsidRPr="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Watt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E628026" w14:textId="57124332" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00C72AE5">
+          <w:p w14:paraId="13DAEBBA" w14:textId="406CAFFC" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Watt </w:t>
-[...7 lines deleted...]
-              <w:t>(6 kW)</w:t>
+              <w:t xml:space="preserve">220 Volt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C6907">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(X)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13DAEBBA" w14:textId="406CAFFC" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00C72AE5">
+          <w:p w14:paraId="509201B5" w14:textId="692A6517" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">220 Volt </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00691E37">
+              <w:t xml:space="preserve">380 Volt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C6907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(X)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691E37" w:rsidRPr="00691E37" w14:paraId="6AEA4BC6" w14:textId="77777777" w:rsidTr="00697FE7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="509201B5" w14:textId="692A6517" w:rsidR="00691E37" w:rsidRDefault="00691E37" w:rsidP="00C72AE5">
+          <w:p w14:paraId="328EE772" w14:textId="5ECEE205" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
-[...40 lines deleted...]
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text13"/>
+            <w:bookmarkStart w:id="11" w:name="Text13"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F51D037" w14:textId="2C6DA200" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="2F51D037" w14:textId="2C6DA200" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text16"/>
+            <w:bookmarkStart w:id="12" w:name="Text16"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70AD929D" w14:textId="3F57CA11" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="70AD929D" w14:textId="3F57CA11" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text19"/>
+            <w:bookmarkStart w:id="13" w:name="Text19"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDE798F" w14:textId="7373381E" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="4DDE798F" w14:textId="7373381E" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text22"/>
+            <w:bookmarkStart w:id="14" w:name="Text22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691E37" w:rsidRPr="00691E37" w14:paraId="0EA379B6" w14:textId="77777777" w:rsidTr="00691E37">
+      <w:tr w:rsidR="00691E37" w:rsidRPr="00691E37" w14:paraId="0EA379B6" w14:textId="77777777" w:rsidTr="00697FE7">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3969C931" w14:textId="1D9E2469" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="3969C931" w14:textId="1D9E2469" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text14"/>
+            <w:bookmarkStart w:id="15" w:name="Text14"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5823C2" w14:textId="3D3CFE3E" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="2A5823C2" w14:textId="3D3CFE3E" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text17"/>
+            <w:bookmarkStart w:id="16" w:name="Text17"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1260A3D8" w14:textId="087BC701" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="1260A3D8" w14:textId="087BC701" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text20"/>
+            <w:bookmarkStart w:id="17" w:name="Text20"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207A4B32" w14:textId="03DCB7E6" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="207A4B32" w14:textId="03DCB7E6" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="005066F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text23"/>
+            <w:bookmarkStart w:id="18" w:name="Text23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691E37" w:rsidRPr="00691E37" w14:paraId="5D314C83" w14:textId="77777777" w:rsidTr="00691E37">
+      <w:tr w:rsidR="005066F8" w:rsidRPr="00691E37" w14:paraId="4F346D38" w14:textId="77777777" w:rsidTr="00697FE7">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3080E59A" w14:textId="4BF5B47A" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="01B55AB4" w14:textId="77777777" w:rsidR="005066F8" w:rsidRPr="00691E37" w:rsidRDefault="005066F8" w:rsidP="002F366E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text15"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF51E69" w14:textId="1DB807B0" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="25655E7E" w14:textId="77777777" w:rsidR="005066F8" w:rsidRPr="00691E37" w:rsidRDefault="005066F8" w:rsidP="002F366E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text18"/>
+                  <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text18"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659C7756" w14:textId="5C8D938F" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="3CE6DCF8" w14:textId="77777777" w:rsidR="005066F8" w:rsidRPr="00691E37" w:rsidRDefault="005066F8" w:rsidP="002F366E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text21"/>
+                  <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text21"/>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00691E37">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9B0C3D" w14:textId="510CC63D" w:rsidR="00691E37" w:rsidRPr="00691E37" w:rsidRDefault="00691E37" w:rsidP="00691E37">
+          <w:p w14:paraId="7FB7F4BA" w14:textId="77777777" w:rsidR="005066F8" w:rsidRPr="00691E37" w:rsidRDefault="005066F8" w:rsidP="002F366E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text24"/>
+                  <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23371098" w14:textId="77777777" w:rsidR="00D8364F" w:rsidRPr="000517DB" w:rsidRDefault="00D8364F" w:rsidP="00D8364F">
+    <w:p w14:paraId="23371098" w14:textId="77777777" w:rsidR="00D8364F" w:rsidRPr="0003490B" w:rsidRDefault="00D8364F" w:rsidP="00D8364F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="128462AD" w14:textId="106703D4" w:rsidR="00DB4F08" w:rsidRPr="000517DB" w:rsidRDefault="003924FF" w:rsidP="00D8364F">
+    <w:p w14:paraId="128462AD" w14:textId="5BD01BC6" w:rsidR="00DB4F08" w:rsidRPr="000517DB" w:rsidRDefault="00FA11BE" w:rsidP="00D8364F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000517DB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidR="003924FF" w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00D8364F" w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ebühr</w:t>
       </w:r>
       <w:r w:rsidR="00DB4F08" w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00B9176A" w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5051,51 +5238,51 @@
         </w:rPr>
         <w:t>Gebührentarif der Gemeinde Langnau am Albis zu entnehmen</w:t>
       </w:r>
       <w:r w:rsidR="00B9176A" w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00862975" w:rsidRPr="00862975">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00862975">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A60A6C8" wp14:editId="6585E84E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A60A6C8" wp14:editId="730E1C17">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="rightMargin">
               <wp:posOffset>142240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9755505</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="307975" cy="359410"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Grafik 7" descr="Ein Bild, das Lautsprecher, Kreis enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Grafik 7" descr="Ein Bild, das Lautsprecher, Kreis enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5107,125 +5294,140 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="307975" cy="359410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AAF9A6" w14:textId="77777777" w:rsidR="00B9176A" w:rsidRPr="000517DB" w:rsidRDefault="00B9176A" w:rsidP="00D8364F">
+    <w:p w14:paraId="17AAF9A6" w14:textId="77777777" w:rsidR="00B9176A" w:rsidRPr="0003490B" w:rsidRDefault="00B9176A" w:rsidP="00D8364F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40B3DD76" w14:textId="14C22CEF" w:rsidR="007C155B" w:rsidRPr="000517DB" w:rsidRDefault="00B9176A" w:rsidP="007C155B">
+    <w:p w14:paraId="40B3DD76" w14:textId="1F1C5409" w:rsidR="007C155B" w:rsidRPr="000517DB" w:rsidRDefault="00B9176A" w:rsidP="007C155B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Anbieten von okkulter Literatur, Softguns (Pistolen), Wasserpfeifen sowie Utensilien, die dem Konsum von Drogen dienen könnten, ist </w:t>
       </w:r>
       <w:r w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>untersagt</w:t>
       </w:r>
       <w:r w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E312A4" w:rsidRPr="000517DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(siehe Chilbiverordnung)</w:t>
+        <w:t>(siehe Chilbi</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>- und Markt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E312A4" w:rsidRPr="000517DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>verordnung)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C155B" w:rsidRPr="000517DB" w:rsidSect="00626CFF">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="991" w:bottom="567" w:left="1134" w:header="708" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47915A8B" w14:textId="77777777" w:rsidR="001B602C" w:rsidRDefault="001B602C" w:rsidP="008109EC">
+    <w:p w14:paraId="12C9B001" w14:textId="77777777" w:rsidR="00215BEC" w:rsidRDefault="00215BEC" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EF1E9D3" w14:textId="77777777" w:rsidR="001B602C" w:rsidRDefault="001B602C" w:rsidP="008109EC">
+    <w:p w14:paraId="51B1A83D" w14:textId="77777777" w:rsidR="00215BEC" w:rsidRDefault="00215BEC" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -5480,58 +5682,58 @@
       <w:t>gesellschaft</w:t>
     </w:r>
     <w:r w:rsidR="003421C3" w:rsidRPr="003421C3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>@langnau.ch</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36B815EC" w14:textId="77777777" w:rsidR="001B602C" w:rsidRDefault="001B602C" w:rsidP="008109EC">
+    <w:p w14:paraId="339C9DD5" w14:textId="77777777" w:rsidR="00215BEC" w:rsidRDefault="00215BEC" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29175C66" w14:textId="77777777" w:rsidR="001B602C" w:rsidRDefault="001B602C" w:rsidP="008109EC">
+    <w:p w14:paraId="65A86C58" w14:textId="77777777" w:rsidR="00215BEC" w:rsidRDefault="00215BEC" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045F6B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F42AD50"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6803,232 +7005,257 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1475833047">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="620575692">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2018145621">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1598126140">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1317147300">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1629122148">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8364F"/>
     <w:rsid w:val="000204A8"/>
+    <w:rsid w:val="0003490B"/>
     <w:rsid w:val="0004307C"/>
     <w:rsid w:val="00043794"/>
     <w:rsid w:val="0005120D"/>
     <w:rsid w:val="000517DB"/>
     <w:rsid w:val="000602CD"/>
+    <w:rsid w:val="000B535F"/>
     <w:rsid w:val="000E611B"/>
+    <w:rsid w:val="000F173A"/>
     <w:rsid w:val="00191210"/>
     <w:rsid w:val="001B602C"/>
     <w:rsid w:val="001D328E"/>
     <w:rsid w:val="002021C0"/>
+    <w:rsid w:val="00215BEC"/>
     <w:rsid w:val="002232F8"/>
     <w:rsid w:val="00263E2E"/>
     <w:rsid w:val="0026427A"/>
     <w:rsid w:val="0028079D"/>
     <w:rsid w:val="00286056"/>
     <w:rsid w:val="00293E90"/>
     <w:rsid w:val="002A27B5"/>
     <w:rsid w:val="002C0D78"/>
     <w:rsid w:val="002C2145"/>
     <w:rsid w:val="002E14A8"/>
     <w:rsid w:val="002E2FF8"/>
     <w:rsid w:val="002E3A21"/>
     <w:rsid w:val="002E6BD2"/>
     <w:rsid w:val="00302399"/>
     <w:rsid w:val="003117F4"/>
     <w:rsid w:val="00335D8A"/>
+    <w:rsid w:val="00337A65"/>
     <w:rsid w:val="00340C6E"/>
     <w:rsid w:val="003421C3"/>
     <w:rsid w:val="00367120"/>
     <w:rsid w:val="003924FF"/>
     <w:rsid w:val="003966CB"/>
     <w:rsid w:val="003A38A1"/>
     <w:rsid w:val="003B2B63"/>
+    <w:rsid w:val="004149C8"/>
     <w:rsid w:val="0042158E"/>
     <w:rsid w:val="004573B1"/>
     <w:rsid w:val="00494538"/>
     <w:rsid w:val="00495320"/>
     <w:rsid w:val="004A6DA9"/>
     <w:rsid w:val="004D57DE"/>
     <w:rsid w:val="004D7CE3"/>
     <w:rsid w:val="004E3AA8"/>
     <w:rsid w:val="004F1D22"/>
     <w:rsid w:val="004F25D3"/>
+    <w:rsid w:val="005066F8"/>
     <w:rsid w:val="00516589"/>
+    <w:rsid w:val="005315D3"/>
     <w:rsid w:val="00551902"/>
     <w:rsid w:val="00562041"/>
+    <w:rsid w:val="00581CE5"/>
     <w:rsid w:val="00587006"/>
     <w:rsid w:val="00587323"/>
+    <w:rsid w:val="00592F86"/>
     <w:rsid w:val="005C6926"/>
     <w:rsid w:val="005E33FB"/>
     <w:rsid w:val="005F1D54"/>
     <w:rsid w:val="00626CFF"/>
     <w:rsid w:val="006754BD"/>
     <w:rsid w:val="00691E37"/>
     <w:rsid w:val="00695216"/>
+    <w:rsid w:val="00697FE7"/>
     <w:rsid w:val="006A3C84"/>
     <w:rsid w:val="006C7144"/>
     <w:rsid w:val="006D2983"/>
     <w:rsid w:val="00750CF5"/>
     <w:rsid w:val="00767732"/>
     <w:rsid w:val="0077444C"/>
     <w:rsid w:val="00780F80"/>
     <w:rsid w:val="00791AD5"/>
+    <w:rsid w:val="0079517C"/>
     <w:rsid w:val="007A68FF"/>
     <w:rsid w:val="007C155B"/>
+    <w:rsid w:val="007E2E00"/>
     <w:rsid w:val="007E5DAB"/>
+    <w:rsid w:val="007F1CB9"/>
     <w:rsid w:val="0080402B"/>
     <w:rsid w:val="008109EC"/>
     <w:rsid w:val="008209AE"/>
     <w:rsid w:val="00862975"/>
     <w:rsid w:val="008656FA"/>
     <w:rsid w:val="008664A3"/>
     <w:rsid w:val="00870C87"/>
     <w:rsid w:val="008735A6"/>
     <w:rsid w:val="00876747"/>
     <w:rsid w:val="008A175E"/>
     <w:rsid w:val="008B161A"/>
     <w:rsid w:val="008C529C"/>
     <w:rsid w:val="008D00CD"/>
+    <w:rsid w:val="008E0532"/>
     <w:rsid w:val="008E0F06"/>
+    <w:rsid w:val="008E5D10"/>
     <w:rsid w:val="008F01CD"/>
     <w:rsid w:val="008F03FD"/>
     <w:rsid w:val="008F2A65"/>
     <w:rsid w:val="00901214"/>
     <w:rsid w:val="00917BAB"/>
     <w:rsid w:val="00940352"/>
     <w:rsid w:val="00973A4C"/>
     <w:rsid w:val="00994925"/>
     <w:rsid w:val="009B12C3"/>
     <w:rsid w:val="009B3871"/>
+    <w:rsid w:val="009C6907"/>
     <w:rsid w:val="009D1F79"/>
     <w:rsid w:val="009E48D0"/>
     <w:rsid w:val="009E67CA"/>
     <w:rsid w:val="009F60B1"/>
+    <w:rsid w:val="00A01FFC"/>
     <w:rsid w:val="00A03F36"/>
     <w:rsid w:val="00A22774"/>
     <w:rsid w:val="00A377D5"/>
     <w:rsid w:val="00A5044B"/>
     <w:rsid w:val="00A5258A"/>
     <w:rsid w:val="00B00474"/>
     <w:rsid w:val="00B139A5"/>
     <w:rsid w:val="00B20018"/>
     <w:rsid w:val="00B24208"/>
     <w:rsid w:val="00B31281"/>
     <w:rsid w:val="00B60880"/>
     <w:rsid w:val="00B61F52"/>
     <w:rsid w:val="00B7007B"/>
     <w:rsid w:val="00B81DCE"/>
     <w:rsid w:val="00B9176A"/>
     <w:rsid w:val="00BA59E7"/>
     <w:rsid w:val="00BD14E7"/>
     <w:rsid w:val="00BE0CDB"/>
     <w:rsid w:val="00BF55BE"/>
+    <w:rsid w:val="00C420B0"/>
+    <w:rsid w:val="00C52D43"/>
     <w:rsid w:val="00C55026"/>
     <w:rsid w:val="00C647BA"/>
     <w:rsid w:val="00C72AE5"/>
     <w:rsid w:val="00CC00C5"/>
     <w:rsid w:val="00CC18CD"/>
     <w:rsid w:val="00CC261F"/>
     <w:rsid w:val="00CE1F75"/>
     <w:rsid w:val="00CE4832"/>
     <w:rsid w:val="00CF045E"/>
     <w:rsid w:val="00CF2FAD"/>
+    <w:rsid w:val="00CF7133"/>
     <w:rsid w:val="00D1413B"/>
     <w:rsid w:val="00D36474"/>
+    <w:rsid w:val="00D47460"/>
     <w:rsid w:val="00D52467"/>
     <w:rsid w:val="00D7169F"/>
     <w:rsid w:val="00D8364F"/>
     <w:rsid w:val="00DA1B2A"/>
     <w:rsid w:val="00DB4F08"/>
     <w:rsid w:val="00E13661"/>
     <w:rsid w:val="00E15D2A"/>
     <w:rsid w:val="00E239B6"/>
     <w:rsid w:val="00E312A4"/>
     <w:rsid w:val="00E32DAA"/>
     <w:rsid w:val="00E34531"/>
     <w:rsid w:val="00E71E9B"/>
     <w:rsid w:val="00E819B7"/>
     <w:rsid w:val="00E85E28"/>
     <w:rsid w:val="00EB606B"/>
     <w:rsid w:val="00EC0E5D"/>
+    <w:rsid w:val="00EE6FFC"/>
     <w:rsid w:val="00F023A7"/>
     <w:rsid w:val="00F514A3"/>
     <w:rsid w:val="00F85027"/>
     <w:rsid w:val="00F85062"/>
     <w:rsid w:val="00F85F23"/>
     <w:rsid w:val="00F97D4D"/>
+    <w:rsid w:val="00FA11BE"/>
     <w:rsid w:val="00FA7DB4"/>
     <w:rsid w:val="00FB1807"/>
     <w:rsid w:val="00FB1FBC"/>
     <w:rsid w:val="00FB39EF"/>
     <w:rsid w:val="00FD4A13"/>
+    <w:rsid w:val="00FF2F0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -7664,50 +7891,52 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0077444C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -7975,67 +8204,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEC4831E-25C5-464A-B5AC-910AA9DDB068}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>223</Words>
-  <Characters>1409</Characters>
+  <Words>251</Words>
+  <Characters>1586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Langnau am Albis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1629</CharactersWithSpaces>
+  <CharactersWithSpaces>1834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Andrea Gerards</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>