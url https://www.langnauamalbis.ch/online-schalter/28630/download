--- v0 (2025-10-28)
+++ v1 (2026-09-22)
@@ -5,73 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="631EAB43" w14:textId="2E413C41" w:rsidR="00286056" w:rsidRDefault="00874744" w:rsidP="00286056">
+    <w:p w14:paraId="631EAB43" w14:textId="77EC997D" w:rsidR="00286056" w:rsidRDefault="00874744" w:rsidP="00286056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="173D2F00" wp14:editId="1C030ABE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="173D2F00" wp14:editId="26CD784E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6172200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9575800</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="533400" cy="571500"/>
                 <wp:effectExtent l="0" t="1270" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="533400" cy="571500"/>
                         </a:xfrm>
@@ -213,237 +213,216 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4BE01571" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:486pt;margin-top:-3.5pt;width:42pt;height:210.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXKvtP9gEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC81/IzaQXLQerARYE0&#10;LZD0AyiKkohSXHZJW3K/vkvKcYzkVlQHgsslZ3dmR+uboTPsoNBrsAWfTaacKSuh0rYp+M+n3YeP&#10;nPkgbCUMWFXwo/L8ZvP+3bp3uZpDC6ZSyAjE+rx3BW9DcHmWedmqTvgJOGUpWQN2IlCITVah6Am9&#10;M9l8Or3KesDKIUjlPZ3ejUm+Sfh1rWT4XtdeBWYKTr2FtGJay7hmm7XIGxSu1fLUhviHLjqhLRU9&#10;Q92JINge9RuoTksED3WYSOgyqGstVeJAbGbTV2weW+FU4kLieHeWyf8/WPlweHQ/kIXhMww0wETC&#10;u3uQvzyzsG2FbdQtIvStEhUVnkXJst75/PQ0Su1zH0HK/htUNGSxD5CAhhq7qArxZIROAzieRVdD&#10;YJIOV4vFckoZSan51fVisUpTyUT+/NqhD18UdCxuCo401IQuDvc+xG5E/nwlFvNgdLXTxqQAm3Jr&#10;kB0EGWCXvkTg1TVj42UL8dmIGE8Szchs5BiGcmC6OmkQWZdQHYk3wugr+g9o0wL+4awnTxXc/94L&#10;VJyZr5a0+zRbLqMJU7BcXc8pwMtMeZkRVhJUwQNn43YbRuPuHeqmpUrjtCzckt61TlK8dHVqn3yT&#10;FDp5PBrzMk63Xv7EzV8AAAD//wMAUEsDBBQABgAIAAAAIQBI4l123wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUhcUGu3ShMasqkACcS1pR/gxNskIl5Hsdukf497gtPuakaz&#10;b4rdbHtxodF3jhFWSwWCuHam4wbh+P2xeAbhg2aje8eEcCUPu/L+rtC5cRPv6XIIjYgh7HON0IYw&#10;5FL6uiWr/dINxFE7udHqEM+xkWbUUwy3vVwrlUqrO44fWj3Qe0v1z+FsEU5f09NmO1Wf4Zjtk/RN&#10;d1nlroiPD/PrC4hAc/gzww0/okMZmSp3ZuNFj7DN1rFLQFhkcd4MapPGrUJIVokCWRbyf4fyFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcq+0/2AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEjiXXbfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;UAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5A107163" w14:textId="35306369" w:rsidR="00286056" w:rsidRDefault="00286056" w:rsidP="00286056"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EB49DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kultur- und Freizeitkommission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9D19A9" w14:textId="17B1525F" w:rsidR="00286056" w:rsidRDefault="004D6156" w:rsidP="00286056">
+    <w:p w14:paraId="2A9D19A9" w14:textId="4D659911" w:rsidR="00286056" w:rsidRDefault="00286056" w:rsidP="00286056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EE2695" w14:textId="49A6F368" w:rsidR="00AF4B07" w:rsidRDefault="00B54892" w:rsidP="00286056">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2850"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3380D5BF" wp14:editId="68BF907F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3380D5BF" wp14:editId="18FA2E14">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>6985</wp:posOffset>
+              <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2120859" cy="1016086"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="2009775" cy="963054"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Grafik 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Logofarbig_PP.PNG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2120859" cy="1016086"/>
+                      <a:ext cx="2031821" cy="973618"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EE2695" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRDefault="00AF4B07" w:rsidP="00286056">
-[...20 lines deleted...]
-    <w:p w14:paraId="7A123853" w14:textId="77777777" w:rsidR="00912F54" w:rsidRDefault="00912F54" w:rsidP="00EB49DF">
+    <w:p w14:paraId="67BEF310" w14:textId="0D1BBE35" w:rsidR="00B54892" w:rsidRPr="00B54892" w:rsidRDefault="00B54892" w:rsidP="00B54892">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B47C68" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Schaustellungen</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2807CBF4" w14:textId="77777777" w:rsidR="00912F54" w:rsidRDefault="00912F54" w:rsidP="00EB49DF">
+    <w:p w14:paraId="72F7C5F1" w14:textId="6D215C14" w:rsidR="00B47C68" w:rsidRPr="00B54892" w:rsidRDefault="00B54892" w:rsidP="00B54892">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...49 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anmeldung </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47C68" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="007E6A94" w:rsidRPr="004D6156">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="007E6A94" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>hilbi</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6156">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00B47C68" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Langnau am Albis</w:t>
       </w:r>
-      <w:r w:rsidR="0069221E" w:rsidRPr="00BD72F5">
-[...3 lines deleted...]
-          <w:szCs w:val="2"/>
+      <w:r w:rsidR="0069221E" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DB00AED" wp14:editId="07A73C3E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="rightMargin">
               <wp:posOffset>283845</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-11430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="320040" cy="2400935"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Grafik 3" descr="Ein Bild, das Frühling, Schraubenfeder, Natur, Typografie enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Grafik 3" descr="Ein Bild, das Frühling, Schraubenfeder, Natur, Typografie enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -459,139 +438,169 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320040" cy="2400935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2671B101" w14:textId="441EB624" w:rsidR="004054EB" w:rsidRPr="004D6156" w:rsidRDefault="007F5CBC" w:rsidP="00EB49DF">
+    <w:p w14:paraId="2671B101" w14:textId="6E31BE49" w:rsidR="004054EB" w:rsidRPr="00B54892" w:rsidRDefault="00B54892" w:rsidP="00B54892">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F5CBC" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008C7A39">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5CBC" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. - </w:t>
       </w:r>
-      <w:r w:rsidR="008C7A39">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="008C7A39" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5CBC" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00064C76">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00064C76" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ma</w:t>
       </w:r>
-      <w:r w:rsidR="0055288B" w:rsidRPr="004D6156">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="0055288B" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6156">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="007F5CBC" w:rsidRPr="00B54892">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="008C7A39">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A02FFA" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRDefault="00AF4B07" w:rsidP="004054EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="065D8801" w14:textId="77777777" w:rsidR="004054EB" w:rsidRPr="004054EB" w:rsidRDefault="004054EB" w:rsidP="004054EB">
+    <w:p w14:paraId="065D8801" w14:textId="5C67EA21" w:rsidR="004054EB" w:rsidRDefault="004054EB" w:rsidP="004054EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D373D58" w14:textId="1E69EF37" w:rsidR="00377B4A" w:rsidRPr="009B394C" w:rsidRDefault="00B47C68" w:rsidP="008C7A39">
+    <w:p w14:paraId="7219EDA7" w14:textId="77777777" w:rsidR="00B54892" w:rsidRPr="004054EB" w:rsidRDefault="00B54892" w:rsidP="004054EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D373D58" w14:textId="67FB9B39" w:rsidR="00377B4A" w:rsidRPr="009B394C" w:rsidRDefault="00B47C68" w:rsidP="00690FF8">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4820"/>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
           <w:tab w:val="left" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="009B394C">
         <w:t>Firma</w:t>
       </w:r>
       <w:r w:rsidR="00377B4A" w:rsidRPr="009B394C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -641,66 +650,67 @@
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBB283E" w14:textId="77777777" w:rsidR="008E1626" w:rsidRPr="009B394C" w:rsidRDefault="008E1626" w:rsidP="00ED31BB">
+    <w:p w14:paraId="3BBB283E" w14:textId="3DAA83E5" w:rsidR="008E1626" w:rsidRPr="00690FF8" w:rsidRDefault="008E1626" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1603B0A3" w14:textId="24EA3373" w:rsidR="004A1397" w:rsidRPr="008C7A39" w:rsidRDefault="004A1397" w:rsidP="008C7A39">
+    <w:p w14:paraId="1603B0A3" w14:textId="26EF694A" w:rsidR="004A1397" w:rsidRPr="008C7A39" w:rsidRDefault="004A1397" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
           <w:tab w:val="left" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Fahrgeschäft</w:t>
       </w:r>
       <w:r w:rsidR="00ED31BB" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -765,70 +775,70 @@
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D081EA9" w14:textId="77777777" w:rsidR="000E61E9" w:rsidRPr="009B394C" w:rsidRDefault="000E61E9" w:rsidP="00ED31BB">
+    <w:p w14:paraId="4D081EA9" w14:textId="77777777" w:rsidR="000E61E9" w:rsidRPr="009B394C" w:rsidRDefault="000E61E9" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8D1CF9" w14:textId="580A80FF" w:rsidR="004054EB" w:rsidRPr="009B394C" w:rsidRDefault="004054EB" w:rsidP="008C7A39">
+    <w:p w14:paraId="4B8D1CF9" w14:textId="580A80FF" w:rsidR="004054EB" w:rsidRPr="009B394C" w:rsidRDefault="004054EB" w:rsidP="00690FF8">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4820"/>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
           <w:tab w:val="left" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B394C">
         <w:t>Verantwortliche Person</w:t>
       </w:r>
       <w:r w:rsidR="00ED31BB" w:rsidRPr="009B394C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -881,68 +891,68 @@
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5451B8C5" w14:textId="77777777" w:rsidR="00CF5511" w:rsidRPr="009B394C" w:rsidRDefault="00CF5511" w:rsidP="00ED31BB">
+    <w:p w14:paraId="5451B8C5" w14:textId="77777777" w:rsidR="00CF5511" w:rsidRPr="009B394C" w:rsidRDefault="00CF5511" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E2A3634" w14:textId="764B1621" w:rsidR="00CF5511" w:rsidRPr="008C7A39" w:rsidRDefault="00CF5511" w:rsidP="00ED31BB">
+    <w:p w14:paraId="5E2A3634" w14:textId="764B1621" w:rsidR="00CF5511" w:rsidRPr="008C7A39" w:rsidRDefault="00CF5511" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
           <w:tab w:val="left" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r w:rsidR="00ED31BB" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -1007,111 +1017,95 @@
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146E6486" w14:textId="77777777" w:rsidR="00CF5511" w:rsidRPr="009B394C" w:rsidRDefault="00CF5511" w:rsidP="00ED31BB">
+    <w:p w14:paraId="146E6486" w14:textId="77777777" w:rsidR="00CF5511" w:rsidRPr="009B394C" w:rsidRDefault="00CF5511" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
           <w:tab w:val="left" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E3C8D62" w14:textId="4B28A901" w:rsidR="00CF5511" w:rsidRDefault="008C7A39" w:rsidP="008C7A39">
+    <w:p w14:paraId="7E3C8D62" w14:textId="19189561" w:rsidR="00CF5511" w:rsidRDefault="008C7A39" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
           <w:tab w:val="left" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text2"/>
       <w:r w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -1162,228 +1156,111 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...115 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1A0196D1" w14:textId="77777777" w:rsidR="008C7A39" w:rsidRPr="009B394C" w:rsidRDefault="008C7A39" w:rsidP="00ED31BB">
+    <w:p w14:paraId="1A0196D1" w14:textId="77777777" w:rsidR="008C7A39" w:rsidRPr="009B394C" w:rsidRDefault="008C7A39" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
           <w:tab w:val="left" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7408ECB3" w14:textId="15D9A85C" w:rsidR="00CF5511" w:rsidRPr="009B394C" w:rsidRDefault="00ED31BB" w:rsidP="00ED31BB">
+    <w:p w14:paraId="7408ECB3" w14:textId="15D9A85C" w:rsidR="00CF5511" w:rsidRPr="009B394C" w:rsidRDefault="00ED31BB" w:rsidP="00690FF8">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text4"/>
+      <w:bookmarkStart w:id="1" w:name="Text4"/>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
@@ -1416,74 +1293,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="156D71DC" w14:textId="77777777" w:rsidR="00A06825" w:rsidRPr="00B47C68" w:rsidRDefault="00A06825" w:rsidP="00EB49DF">
-[...12 lines deleted...]
-    <w:p w14:paraId="22B5CEE1" w14:textId="77777777" w:rsidR="00A06825" w:rsidRPr="00A06825" w:rsidRDefault="00A06825" w:rsidP="00EB49DF">
+    <w:p w14:paraId="13419419" w14:textId="77777777" w:rsidR="00690FF8" w:rsidRPr="00690FF8" w:rsidRDefault="00690FF8" w:rsidP="00690FF8">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DB5188" w14:textId="77777777" w:rsidR="00690FF8" w:rsidRPr="00360A1C" w:rsidRDefault="00690FF8" w:rsidP="00690FF8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33CE4BEE" w14:textId="20F7FDBD" w:rsidR="00A06825" w:rsidRPr="00DD5682" w:rsidRDefault="00A06825" w:rsidP="00EB49DF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1580,51 +1458,51 @@
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text5"/>
+      <w:bookmarkStart w:id="2" w:name="Text5"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1666,51 +1544,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00726192" w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Breite</w:t>
       </w:r>
       <w:r w:rsidR="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -1719,51 +1597,51 @@
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text6"/>
+      <w:bookmarkStart w:id="3" w:name="Text6"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1805,51 +1683,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00726192" w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Höhe</w:t>
       </w:r>
       <w:r w:rsidR="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -1858,51 +1736,51 @@
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text7"/>
+      <w:bookmarkStart w:id="4" w:name="Text7"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1944,64 +1822,64 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="281D46AC" w14:textId="77777777" w:rsidR="00726192" w:rsidRPr="009B394C" w:rsidRDefault="00726192" w:rsidP="00EB49DF">
+    <w:p w14:paraId="281D46AC" w14:textId="77777777" w:rsidR="00726192" w:rsidRPr="00690FF8" w:rsidRDefault="00726192" w:rsidP="00EB49DF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:bCs/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062CFB5F" w14:textId="6A49323E" w:rsidR="00A06825" w:rsidRPr="009B394C" w:rsidRDefault="00A06825" w:rsidP="009B394C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -2021,51 +1899,51 @@
       <w:r w:rsidR="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text8"/>
+      <w:bookmarkStart w:id="5" w:name="Text8"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2107,122 +1985,108 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B4188C" w14:textId="77777777" w:rsidR="00377B4A" w:rsidRDefault="00377B4A" w:rsidP="00EB49DF">
+    <w:p w14:paraId="461E6CB4" w14:textId="77777777" w:rsidR="00377B4A" w:rsidRDefault="00377B4A" w:rsidP="00EB49DF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="461E6CB4" w14:textId="77777777" w:rsidR="00377B4A" w:rsidRDefault="00377B4A" w:rsidP="00EB49DF">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="183D17ED" w14:textId="77777777" w:rsidR="004D5392" w:rsidRPr="00360A1C" w:rsidRDefault="004D5392" w:rsidP="004D5392">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ACB8D1A" w14:textId="38BD0BC8" w:rsidR="004D5392" w:rsidRPr="006E1556" w:rsidRDefault="00377B4A" w:rsidP="008C7A39">
+    <w:p w14:paraId="7ACB8D1A" w14:textId="34DC3E74" w:rsidR="004D5392" w:rsidRPr="006E1556" w:rsidRDefault="00377B4A" w:rsidP="008C7A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Stromwerte:</w:t>
       </w:r>
       <w:r w:rsidR="009B394C">
@@ -2255,51 +2119,51 @@
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text9"/>
+      <w:bookmarkStart w:id="6" w:name="Text9"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2341,51 +2205,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Ampére</w:t>
       </w:r>
       <w:r w:rsidR="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -2394,51 +2258,51 @@
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text10"/>
+      <w:bookmarkStart w:id="7" w:name="Text10"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2480,113 +2344,113 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00360A1C" w:rsidRPr="009B394C">
-[...6 lines deleted...]
-        <w:t>K</w:t>
+      <w:r w:rsidR="00690FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kW</w:t>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>w/h</w:t>
+        <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="009B394C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text11"/>
+      <w:bookmarkStart w:id="8" w:name="Text11"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2628,82 +2492,85 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="6DF10C83" w14:textId="77777777" w:rsidR="00A06825" w:rsidRPr="00441E6B" w:rsidRDefault="00A06825" w:rsidP="00EB49DF">
+    <w:p w14:paraId="6DF10C83" w14:textId="77777777" w:rsidR="00A06825" w:rsidRPr="00690FF8" w:rsidRDefault="00A06825" w:rsidP="00EB49DF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5379F759" w14:textId="77777777" w:rsidR="00B47C68" w:rsidRPr="00B47C68" w:rsidRDefault="00B47C68" w:rsidP="00B47C68">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0912F19E" w14:textId="7B77A9C0" w:rsidR="00656F04" w:rsidRPr="00105774" w:rsidRDefault="00000000" w:rsidP="008C7A39">
+    <w:p w14:paraId="0912F19E" w14:textId="22D19788" w:rsidR="00656F04" w:rsidRPr="00105774" w:rsidRDefault="00000000" w:rsidP="008C7A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="-1009822626"/>
@@ -2782,51 +2649,51 @@
       <w:r w:rsidR="00656F04" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text12"/>
+      <w:bookmarkStart w:id="9" w:name="Text12"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2868,51 +2735,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00C63166" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -2930,51 +2797,51 @@
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Höhe </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text13"/>
+      <w:bookmarkStart w:id="10" w:name="Text13"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3016,71 +2883,89 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m / </w:t>
+        <w:t xml:space="preserve"> m </w:t>
+      </w:r>
+      <w:r w:rsidR="00690FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00656F04" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fr. 50.00 </w:t>
+        <w:t>Fr. 50.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00690FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CBFD89" w14:textId="2EA0A040" w:rsidR="00317E9A" w:rsidRPr="00105774" w:rsidRDefault="00105774" w:rsidP="008C7A39">
+    <w:p w14:paraId="36CBFD89" w14:textId="398AB2CD" w:rsidR="00317E9A" w:rsidRPr="00105774" w:rsidRDefault="00105774" w:rsidP="008C7A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3123,51 +3008,51 @@
       <w:r w:rsidR="00317E9A" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text14"/>
+      <w:bookmarkStart w:id="11" w:name="Text14"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3209,95 +3094,95 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidR="00317E9A" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Höhe </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text15"/>
+      <w:bookmarkStart w:id="12" w:name="Text15"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3339,71 +3224,107 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">m / Fr. 50.00 </w:t>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00690FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Fr. 50.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00690FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACA4104" w14:textId="00B660B1" w:rsidR="00912F54" w:rsidRPr="00105774" w:rsidRDefault="00317E9A" w:rsidP="00912F54">
+    <w:p w14:paraId="4ACA4104" w14:textId="3D323E12" w:rsidR="00912F54" w:rsidRPr="00105774" w:rsidRDefault="00317E9A" w:rsidP="00912F54">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -3420,51 +3341,51 @@
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text16"/>
+      <w:bookmarkStart w:id="13" w:name="Text16"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3506,51 +3427,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3559,51 +3480,51 @@
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Höhe </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text17"/>
+      <w:bookmarkStart w:id="14" w:name="Text17"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3645,120 +3566,147 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m / Fr. 50.00</w:t>
+        <w:t xml:space="preserve"> m </w:t>
+      </w:r>
+      <w:r w:rsidR="00690FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5392" w:rsidRPr="00105774">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fr. 50.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00690FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271082E1" w14:textId="77777777" w:rsidR="00105774" w:rsidRPr="008C7A39" w:rsidRDefault="00105774" w:rsidP="00912F54">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C2D24E6" w14:textId="4E8778FF" w:rsidR="00317E9A" w:rsidRPr="008C7A39" w:rsidRDefault="00317E9A" w:rsidP="00912F54">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AED5B5A" w14:textId="0A496FDC" w:rsidR="0076530A" w:rsidRPr="00105774" w:rsidRDefault="0076530A" w:rsidP="00105774">
+    <w:p w14:paraId="7AED5B5A" w14:textId="091DB786" w:rsidR="0076530A" w:rsidRPr="00105774" w:rsidRDefault="0076530A" w:rsidP="00105774">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Strom/Wasser/Abwasser</w:t>
+        <w:t>Wasser/Abwasser</w:t>
       </w:r>
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:bCs/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1664658172"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="008C7A39" w:rsidRPr="008C7A39">
@@ -3944,51 +3892,51 @@
       <w:r w:rsidR="00656F04" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text18"/>
+      <w:bookmarkStart w:id="15" w:name="Text18"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4030,51 +3978,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00656F04" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0076530A" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE1DD94" w14:textId="678F7A6D" w:rsidR="00317E9A" w:rsidRPr="00105774" w:rsidRDefault="00317E9A" w:rsidP="008C7A39">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4111"/>
@@ -4092,51 +4040,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text19"/>
+      <w:bookmarkStart w:id="16" w:name="Text19"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4178,102 +4126,102 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="0076530A" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FE63F0" w14:textId="264C7BEB" w:rsidR="00317E9A" w:rsidRPr="00105774" w:rsidRDefault="00317E9A" w:rsidP="00912F54">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Text20"/>
+      <w:bookmarkStart w:id="17" w:name="Text20"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4315,51 +4263,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="0076530A" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4CBA9D" w14:textId="3F79C0A3" w:rsidR="00656F04" w:rsidRPr="008C7A39" w:rsidRDefault="00656F04" w:rsidP="00912F54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CE01152" w14:textId="77777777" w:rsidR="00105774" w:rsidRPr="008C7A39" w:rsidRDefault="00105774" w:rsidP="00912F54">
@@ -4454,51 +4402,51 @@
       <w:r w:rsidR="00656F04" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text21"/>
+      <w:bookmarkStart w:id="18" w:name="Text21"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4540,100 +4488,102 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="0076530A" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC7BAF2" w14:textId="0BD4CA75" w:rsidR="00317E9A" w:rsidRPr="00105774" w:rsidRDefault="00317E9A" w:rsidP="00912F54">
+    <w:p w14:paraId="7800C5D5" w14:textId="14EE37D1" w:rsidR="00690FF8" w:rsidRPr="00105774" w:rsidRDefault="00317E9A" w:rsidP="00690FF8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Text22"/>
+      <w:bookmarkStart w:id="19" w:name="Text22"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4675,98 +4625,248 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="008C7A39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0076530A" w:rsidRPr="00105774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425B8771" w14:textId="7B054409" w:rsidR="000E61E9" w:rsidRPr="009B10DB" w:rsidRDefault="000E61E9" w:rsidP="004054EB">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="425B8771" w14:textId="5719D431" w:rsidR="000E61E9" w:rsidRPr="009B10DB" w:rsidRDefault="00690FF8" w:rsidP="00690FF8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00105774">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text22"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105774">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="141017E4" w14:textId="204905D8" w:rsidR="00105774" w:rsidRPr="009B10DB" w:rsidRDefault="0069221E" w:rsidP="004054EB">
+    <w:p w14:paraId="7A56CA5D" w14:textId="77777777" w:rsidR="00690FF8" w:rsidRDefault="00690FF8" w:rsidP="004054EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141017E4" w14:textId="57D7514D" w:rsidR="00105774" w:rsidRPr="009B10DB" w:rsidRDefault="0069221E" w:rsidP="004054EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7A39">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C71FFDE" wp14:editId="6A6C3515">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C71FFDE" wp14:editId="29D563F2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="rightMargin">
               <wp:posOffset>274320</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9742805</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="307975" cy="359410"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Grafik 7" descr="Ein Bild, das Lautsprecher, Kreis enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Grafik 7" descr="Ein Bild, das Lautsprecher, Kreis enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4892,58 +4992,58 @@
         <w:t>Bitte legen Sie der Anmeldung eine Kopie der kantonalen Reisebewilligung</w:t>
       </w:r>
       <w:r w:rsidR="0069221E" w:rsidRPr="0069221E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bei.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004054EB" w:rsidRPr="0069221E" w:rsidSect="001F00A1">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1274" w:bottom="567" w:left="1134" w:header="708" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F697AFA" w14:textId="77777777" w:rsidR="00571578" w:rsidRDefault="00571578" w:rsidP="008109EC">
+    <w:p w14:paraId="7E434E1D" w14:textId="77777777" w:rsidR="00901080" w:rsidRDefault="00901080" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E1419E8" w14:textId="77777777" w:rsidR="00571578" w:rsidRDefault="00571578" w:rsidP="008109EC">
+    <w:p w14:paraId="0767AC42" w14:textId="77777777" w:rsidR="00901080" w:rsidRDefault="00901080" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -5190,58 +5290,58 @@
       <w:t>gesellschaft</w:t>
     </w:r>
     <w:r w:rsidR="003421C3" w:rsidRPr="003421C3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>@langnau.ch</w:t>
     </w:r>
     <w:r w:rsidR="00874744" w:rsidRPr="00750CF5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="525C30C6" w14:textId="77777777" w:rsidR="00571578" w:rsidRDefault="00571578" w:rsidP="008109EC">
+    <w:p w14:paraId="3DA17182" w14:textId="77777777" w:rsidR="00901080" w:rsidRDefault="00901080" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52DEBBBB" w14:textId="77777777" w:rsidR="00571578" w:rsidRDefault="00571578" w:rsidP="008109EC">
+    <w:p w14:paraId="2766E328" w14:textId="77777777" w:rsidR="00901080" w:rsidRDefault="00901080" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="318746CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="492C8EE6"/>
     <w:lvl w:ilvl="0" w:tplc="C222483A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="5670"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5914,180 +6014,185 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1272585298">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="109209775">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1818297372">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="499194437">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="659424297">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47C68"/>
     <w:rsid w:val="000479B4"/>
     <w:rsid w:val="00064C76"/>
     <w:rsid w:val="00086E85"/>
     <w:rsid w:val="00090894"/>
     <w:rsid w:val="000E2334"/>
     <w:rsid w:val="000E611B"/>
     <w:rsid w:val="000E61E9"/>
     <w:rsid w:val="00105774"/>
     <w:rsid w:val="00130777"/>
     <w:rsid w:val="00152DA5"/>
     <w:rsid w:val="00195B1F"/>
     <w:rsid w:val="001D1BAC"/>
     <w:rsid w:val="001F00A1"/>
+    <w:rsid w:val="001F6BED"/>
     <w:rsid w:val="002003DD"/>
     <w:rsid w:val="002504F8"/>
     <w:rsid w:val="00283A8E"/>
     <w:rsid w:val="00286056"/>
     <w:rsid w:val="00293E90"/>
     <w:rsid w:val="002A5C00"/>
     <w:rsid w:val="002A7761"/>
     <w:rsid w:val="002E0F1B"/>
     <w:rsid w:val="002E1BF2"/>
     <w:rsid w:val="002E3A21"/>
     <w:rsid w:val="002E6BD2"/>
     <w:rsid w:val="00317E9A"/>
     <w:rsid w:val="00325307"/>
     <w:rsid w:val="003421C3"/>
     <w:rsid w:val="00353547"/>
     <w:rsid w:val="00355730"/>
     <w:rsid w:val="00360A1C"/>
     <w:rsid w:val="00372581"/>
     <w:rsid w:val="00375645"/>
     <w:rsid w:val="00377B4A"/>
     <w:rsid w:val="00392B9E"/>
     <w:rsid w:val="003C1146"/>
     <w:rsid w:val="004054EB"/>
     <w:rsid w:val="00405C23"/>
     <w:rsid w:val="00441E6B"/>
     <w:rsid w:val="004A1397"/>
     <w:rsid w:val="004D5392"/>
     <w:rsid w:val="004D6156"/>
     <w:rsid w:val="00516589"/>
     <w:rsid w:val="0055288B"/>
     <w:rsid w:val="00571578"/>
     <w:rsid w:val="00585151"/>
     <w:rsid w:val="00590B9A"/>
     <w:rsid w:val="005A3109"/>
     <w:rsid w:val="005B65CE"/>
     <w:rsid w:val="00622C6F"/>
     <w:rsid w:val="00644D28"/>
     <w:rsid w:val="00645E28"/>
     <w:rsid w:val="00656F04"/>
+    <w:rsid w:val="00690FF8"/>
     <w:rsid w:val="0069221E"/>
     <w:rsid w:val="006A6F72"/>
     <w:rsid w:val="006C7144"/>
     <w:rsid w:val="006E1556"/>
     <w:rsid w:val="006E1C51"/>
     <w:rsid w:val="006E7CDD"/>
     <w:rsid w:val="0072291D"/>
     <w:rsid w:val="00726192"/>
     <w:rsid w:val="00747547"/>
     <w:rsid w:val="00750CF5"/>
     <w:rsid w:val="0076530A"/>
     <w:rsid w:val="00795DD2"/>
     <w:rsid w:val="007A68FF"/>
     <w:rsid w:val="007D5A5C"/>
     <w:rsid w:val="007E3F3E"/>
     <w:rsid w:val="007E6A94"/>
     <w:rsid w:val="007F5CBC"/>
     <w:rsid w:val="008109EC"/>
     <w:rsid w:val="00815132"/>
     <w:rsid w:val="00856D19"/>
     <w:rsid w:val="008656FA"/>
     <w:rsid w:val="00874744"/>
     <w:rsid w:val="00876747"/>
     <w:rsid w:val="008B2714"/>
     <w:rsid w:val="008B7E0B"/>
     <w:rsid w:val="008C7A39"/>
     <w:rsid w:val="008E1626"/>
     <w:rsid w:val="008F2A65"/>
     <w:rsid w:val="008F36B8"/>
     <w:rsid w:val="009009B2"/>
+    <w:rsid w:val="00901080"/>
     <w:rsid w:val="00912F54"/>
     <w:rsid w:val="00917BAB"/>
     <w:rsid w:val="009A7FA0"/>
     <w:rsid w:val="009B10DB"/>
     <w:rsid w:val="009B12C3"/>
     <w:rsid w:val="009B394C"/>
     <w:rsid w:val="009E6D7D"/>
+    <w:rsid w:val="00A01FFC"/>
     <w:rsid w:val="00A06825"/>
     <w:rsid w:val="00A12FE5"/>
     <w:rsid w:val="00A6501F"/>
     <w:rsid w:val="00AB0EEB"/>
     <w:rsid w:val="00AF4B07"/>
     <w:rsid w:val="00B00474"/>
     <w:rsid w:val="00B139A5"/>
     <w:rsid w:val="00B17934"/>
     <w:rsid w:val="00B20018"/>
     <w:rsid w:val="00B31281"/>
     <w:rsid w:val="00B47C68"/>
+    <w:rsid w:val="00B54892"/>
     <w:rsid w:val="00B7007B"/>
     <w:rsid w:val="00B81DCE"/>
     <w:rsid w:val="00BE0CDB"/>
     <w:rsid w:val="00BF55BE"/>
     <w:rsid w:val="00C14434"/>
     <w:rsid w:val="00C33A4E"/>
     <w:rsid w:val="00C63166"/>
     <w:rsid w:val="00C6652A"/>
     <w:rsid w:val="00C82F8F"/>
     <w:rsid w:val="00C954E1"/>
     <w:rsid w:val="00C97E04"/>
     <w:rsid w:val="00CD78C0"/>
     <w:rsid w:val="00CD79E4"/>
     <w:rsid w:val="00CE1F75"/>
     <w:rsid w:val="00CF045E"/>
     <w:rsid w:val="00CF5511"/>
     <w:rsid w:val="00D109F0"/>
     <w:rsid w:val="00D1413B"/>
     <w:rsid w:val="00D23ED6"/>
     <w:rsid w:val="00D4029B"/>
     <w:rsid w:val="00D7590D"/>
     <w:rsid w:val="00DA1B2A"/>
     <w:rsid w:val="00DD5682"/>
     <w:rsid w:val="00DF28C5"/>
     <w:rsid w:val="00E239B6"/>
@@ -7195,66 +7300,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8E432DF-2E23-463A-BE2E-8B1A96D67268}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>174</Words>
-  <Characters>1099</Characters>
+  <Words>170</Words>
+  <Characters>1078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Langnau am Albis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1271</CharactersWithSpaces>
+  <CharactersWithSpaces>1246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Andrea Gerards</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>