--- v0 (2025-10-28)
+++ v1 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9644" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9644"/>
       </w:tblGrid>
       <w:tr w:rsidR="0023459A" w14:paraId="337A01A9" w14:textId="77777777" w:rsidTr="00B02430">
         <w:trPr>
@@ -828,414 +828,402 @@
       <w:r w:rsidR="00505D2C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0EC080" w14:textId="56FBD1EE" w:rsidR="002100A9" w:rsidRPr="00D65740" w:rsidRDefault="002C58BD" w:rsidP="00D65740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65740">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(bitte ankreuzen an welchen Daten)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65067A" w14:textId="02941502" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00F31309" w:rsidP="002100A9">
+    <w:p w14:paraId="1F65067A" w14:textId="20359C55" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1886787806"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A6711" w:rsidRPr="003A28BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A6711" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C58BD" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Samstag, </w:t>
       </w:r>
-      <w:r w:rsidR="00D65740">
+      <w:r w:rsidR="00B51A67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00416E22">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="002C58BD" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C58BD" w:rsidRPr="002100A9">
+        <w:t>. Mai 20</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0975" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Mai 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B0975" w:rsidRPr="002100A9">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51A67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B62A40" w14:textId="43D04B3F" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00F31309" w:rsidP="002100A9">
+    <w:p w14:paraId="01B62A40" w14:textId="21656B39" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1889874402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A6711" w:rsidRPr="003A28BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A6711" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00156806" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Samstag, </w:t>
       </w:r>
-      <w:r w:rsidR="00416E22">
+      <w:r w:rsidR="00B51A67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00156806" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Juli 20</w:t>
       </w:r>
       <w:r w:rsidR="007B0975" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00416E22">
+      <w:r w:rsidR="00B51A67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447F8801" w14:textId="6E6170E5" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00F31309" w:rsidP="002100A9">
+    <w:p w14:paraId="447F8801" w14:textId="53C79366" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-663154513"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A6711" w:rsidRPr="003A28BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A6711" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0027296F" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Samsta</w:t>
       </w:r>
       <w:r w:rsidR="002C58BD" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">g, </w:t>
       </w:r>
       <w:r w:rsidR="00AF2CA3" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00416E22">
+      <w:r w:rsidR="00B51A67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002C58BD" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003445B0" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="000518E3" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="007B0975" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00416E22">
+      <w:r w:rsidR="00B51A67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE3DFD8" w14:textId="61441B01" w:rsidR="002100A9" w:rsidRDefault="002100A9" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D766829" w14:textId="77777777" w:rsidR="002100A9" w:rsidRPr="002100A9" w:rsidRDefault="002100A9" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B917564" w14:textId="35D1D9E0" w:rsidR="002927DD" w:rsidRPr="004A6711" w:rsidRDefault="00F31309" w:rsidP="007E5C4D">
+    <w:p w14:paraId="6B917564" w14:textId="35D1D9E0" w:rsidR="002927DD" w:rsidRPr="004A6711" w:rsidRDefault="00000000" w:rsidP="007E5C4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1013918101"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002100A9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002100A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A6711">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="008A1C88">
         <w:t>ch</w:t>
       </w:r>
       <w:r w:rsidR="004A6711">
         <w:t>/Wir</w:t>
       </w:r>
       <w:r w:rsidR="008A1C88">
         <w:t xml:space="preserve"> bräuchte</w:t>
       </w:r>
       <w:r w:rsidR="004A6711">
         <w:t>/n</w:t>
       </w:r>
       <w:r w:rsidR="002927DD">
         <w:t xml:space="preserve"> einen Marktstand</w:t>
       </w:r>
       <w:r w:rsidR="00505D2C">
         <w:t xml:space="preserve"> (Miete Fr. 50.-/Markt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B317A23" w14:textId="049B440C" w:rsidR="002100A9" w:rsidRDefault="00F31309" w:rsidP="002100A9">
+    <w:p w14:paraId="3B317A23" w14:textId="049B440C" w:rsidR="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2078267546"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002100A9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002100A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A6711">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="008A1C88">
         <w:t>ch</w:t>
       </w:r>
       <w:r w:rsidR="004A6711">
         <w:t>/Wir</w:t>
       </w:r>
       <w:r w:rsidR="008A1C88">
         <w:t xml:space="preserve"> besitze</w:t>
       </w:r>
       <w:r w:rsidR="004A6711">
@@ -1286,73 +1274,72 @@
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007E5C4D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9506D5" w14:textId="48EA9638" w:rsidR="002927DD" w:rsidRPr="002100A9" w:rsidRDefault="00F31309" w:rsidP="00725080">
+    <w:p w14:paraId="3B9506D5" w14:textId="48EA9638" w:rsidR="002927DD" w:rsidRPr="002100A9" w:rsidRDefault="00000000" w:rsidP="00725080">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1057164762"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002100A9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002100A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A1C88">
         <w:t>folgende Waren biete</w:t>
       </w:r>
       <w:r w:rsidR="002100A9">
         <w:t>/n</w:t>
       </w:r>
       <w:r w:rsidR="008A1C88">
         <w:t xml:space="preserve"> ich</w:t>
       </w:r>
       <w:r w:rsidR="002100A9">
         <w:t>/wir</w:t>
       </w:r>
       <w:r w:rsidR="002927DD">
@@ -1399,51 +1386,50 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B105E7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-734477954"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002927DD" w:rsidRPr="002100A9">
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0FCE4F32" w14:textId="5711A68F" w:rsidR="00B105E7" w:rsidRDefault="003E182E" w:rsidP="00B105E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -1472,51 +1458,50 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B105E7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="200204804"/>
           <w:placeholder>
             <w:docPart w:val="F59B5C85FE654CF6981F551A7714E5D6"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B105E7" w:rsidRPr="002100A9">
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0096327F" w14:textId="544B8DC2" w:rsidR="00B105E7" w:rsidRDefault="003E182E" w:rsidP="00B105E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -1545,51 +1530,50 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B105E7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="42177422"/>
           <w:placeholder>
             <w:docPart w:val="02B1721F6FDA43F19DFFAA5B62D8DA56"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B105E7" w:rsidRPr="002100A9">
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7F543329" w14:textId="77777777" w:rsidR="008A1C88" w:rsidRPr="00881824" w:rsidRDefault="008A1C88" w:rsidP="00D65740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6256BE51" w14:textId="1D890D0F" w:rsidR="003A28BC" w:rsidRDefault="00AE3E2E" w:rsidP="003A28BC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
@@ -1643,51 +1627,50 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003A28BC">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="1267427535"/>
           <w:placeholder>
             <w:docPart w:val="FA4E709F113948409C297C91334DECD1"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003A28BC" w:rsidRPr="002100A9">
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1FBDE118" w14:textId="2449B47D" w:rsidR="00D65740" w:rsidRDefault="00D65740" w:rsidP="00D65740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A9DF069" w14:textId="77777777" w:rsidR="007E5C4D" w:rsidRDefault="007E5C4D" w:rsidP="00D65740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
@@ -1752,70 +1735,70 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00881824">
         <w:t xml:space="preserve"> zurück</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1C88">
         <w:t>. Vielen Dank!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D65740" w:rsidRPr="00D65740" w:rsidSect="00B83CC2">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30026EAE" w14:textId="77777777" w:rsidR="00094AED" w:rsidRDefault="00094AED" w:rsidP="008109EC">
+    <w:p w14:paraId="08CC219C" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B1562B6" w14:textId="77777777" w:rsidR="00094AED" w:rsidRDefault="00094AED" w:rsidP="008109EC">
+    <w:p w14:paraId="0BBD8804" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1847,51 +1830,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="9634" w:type="dxa"/>
       <w:tblInd w:w="5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="3540"/>
       <w:gridCol w:w="992"/>
@@ -2019,51 +2002,51 @@
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00750CF5">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5865E03B" w14:textId="77777777" w:rsidR="00B132A3" w:rsidRPr="006D61E4" w:rsidRDefault="00B132A3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="9634" w:type="dxa"/>
       <w:tblInd w:w="5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="3540"/>
       <w:gridCol w:w="992"/>
@@ -2370,86 +2353,86 @@
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="25A723E6" w14:textId="77777777" w:rsidR="004455DD" w:rsidRPr="006D61E4" w:rsidRDefault="004455DD" w:rsidP="004455DD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1818FE5B" w14:textId="77777777" w:rsidR="004455DD" w:rsidRPr="004455DD" w:rsidRDefault="004455DD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2346063A" w14:textId="77777777" w:rsidR="00094AED" w:rsidRDefault="00094AED" w:rsidP="008109EC">
+    <w:p w14:paraId="0EE44B62" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="002A33E0" w14:textId="77777777" w:rsidR="00094AED" w:rsidRDefault="00094AED" w:rsidP="008109EC">
+    <w:p w14:paraId="399FC4EB" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FD66142" w14:textId="77777777" w:rsidR="00B83CC2" w:rsidRDefault="00B83CC2" w:rsidP="00101100">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4187"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AEE9855" w14:textId="77777777" w:rsidR="00B83CC2" w:rsidRPr="00B83CC2" w:rsidRDefault="00B83CC2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD72F5">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A865267" wp14:editId="1E1410B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6293485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>383540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="320040" cy="2400935"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
@@ -2481,51 +2464,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="320040" cy="2400935"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CB40057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBF4EBC6"/>
     <w:lvl w:ilvl="0" w:tplc="52364F96">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2740,244 +2723,246 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="702023311">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1352612370">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="663095041">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="313"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A645C4"/>
     <w:rsid w:val="00003833"/>
     <w:rsid w:val="000518E3"/>
     <w:rsid w:val="00073C39"/>
     <w:rsid w:val="00094AED"/>
     <w:rsid w:val="000A21A3"/>
     <w:rsid w:val="000B4FF7"/>
     <w:rsid w:val="000B6EBC"/>
     <w:rsid w:val="000E611B"/>
     <w:rsid w:val="000F2BA2"/>
     <w:rsid w:val="00101100"/>
-    <w:rsid w:val="00104C26"/>
     <w:rsid w:val="001209F7"/>
     <w:rsid w:val="00130613"/>
     <w:rsid w:val="00156806"/>
     <w:rsid w:val="001A10DF"/>
     <w:rsid w:val="001C211F"/>
     <w:rsid w:val="002100A9"/>
     <w:rsid w:val="0023459A"/>
     <w:rsid w:val="00262424"/>
     <w:rsid w:val="0027296F"/>
     <w:rsid w:val="002927DD"/>
     <w:rsid w:val="00293E90"/>
     <w:rsid w:val="002C58BD"/>
     <w:rsid w:val="002D3593"/>
     <w:rsid w:val="002E3A21"/>
     <w:rsid w:val="002E6BD2"/>
     <w:rsid w:val="002F00CB"/>
     <w:rsid w:val="002F2C34"/>
     <w:rsid w:val="002F3FE6"/>
     <w:rsid w:val="002F6B6C"/>
     <w:rsid w:val="0031644F"/>
     <w:rsid w:val="00325E00"/>
     <w:rsid w:val="003445B0"/>
     <w:rsid w:val="00344DA3"/>
     <w:rsid w:val="0038451B"/>
     <w:rsid w:val="00390F3B"/>
     <w:rsid w:val="003A28BC"/>
-    <w:rsid w:val="003A55F1"/>
     <w:rsid w:val="003B4AA3"/>
     <w:rsid w:val="003E182E"/>
     <w:rsid w:val="003F4763"/>
     <w:rsid w:val="00416E22"/>
     <w:rsid w:val="004455DD"/>
     <w:rsid w:val="004A6711"/>
     <w:rsid w:val="004F2154"/>
     <w:rsid w:val="00505D2C"/>
     <w:rsid w:val="00516589"/>
     <w:rsid w:val="005259B8"/>
     <w:rsid w:val="00546231"/>
     <w:rsid w:val="00556962"/>
     <w:rsid w:val="00574DEC"/>
     <w:rsid w:val="00585C16"/>
     <w:rsid w:val="005B3585"/>
     <w:rsid w:val="005E114D"/>
     <w:rsid w:val="00635B27"/>
     <w:rsid w:val="00696464"/>
     <w:rsid w:val="006C7144"/>
     <w:rsid w:val="006D61E4"/>
     <w:rsid w:val="00725080"/>
     <w:rsid w:val="00750CF5"/>
     <w:rsid w:val="00784BE1"/>
     <w:rsid w:val="007A68FF"/>
     <w:rsid w:val="007B0975"/>
     <w:rsid w:val="007C5D9B"/>
     <w:rsid w:val="007C7C20"/>
     <w:rsid w:val="007E5C4D"/>
     <w:rsid w:val="008109EC"/>
     <w:rsid w:val="008656FA"/>
+    <w:rsid w:val="0087202F"/>
     <w:rsid w:val="0087426E"/>
     <w:rsid w:val="00881824"/>
     <w:rsid w:val="008A1C88"/>
     <w:rsid w:val="008A4B3E"/>
     <w:rsid w:val="008C0D7B"/>
     <w:rsid w:val="008E3B2E"/>
     <w:rsid w:val="008F2A65"/>
     <w:rsid w:val="00912F58"/>
     <w:rsid w:val="00915A30"/>
     <w:rsid w:val="00917AD6"/>
     <w:rsid w:val="00917BAB"/>
     <w:rsid w:val="0097043F"/>
     <w:rsid w:val="00975295"/>
     <w:rsid w:val="009B12C3"/>
     <w:rsid w:val="00A37E36"/>
     <w:rsid w:val="00A61B7D"/>
     <w:rsid w:val="00A645C4"/>
     <w:rsid w:val="00A909FE"/>
     <w:rsid w:val="00A97A5A"/>
     <w:rsid w:val="00AA241B"/>
     <w:rsid w:val="00AC6CA9"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AE3E2E"/>
     <w:rsid w:val="00AF2CA3"/>
     <w:rsid w:val="00B00474"/>
     <w:rsid w:val="00B02430"/>
     <w:rsid w:val="00B105E7"/>
     <w:rsid w:val="00B132A3"/>
     <w:rsid w:val="00B20018"/>
     <w:rsid w:val="00B31281"/>
+    <w:rsid w:val="00B51A67"/>
     <w:rsid w:val="00B6734D"/>
     <w:rsid w:val="00B673A2"/>
     <w:rsid w:val="00B7007B"/>
     <w:rsid w:val="00B73A62"/>
     <w:rsid w:val="00B75873"/>
     <w:rsid w:val="00B820DB"/>
     <w:rsid w:val="00B83CC2"/>
     <w:rsid w:val="00BC1FD4"/>
     <w:rsid w:val="00BD6C2F"/>
     <w:rsid w:val="00BD72F5"/>
     <w:rsid w:val="00BE0CDB"/>
     <w:rsid w:val="00BE57D9"/>
     <w:rsid w:val="00BF55BE"/>
     <w:rsid w:val="00C147B0"/>
+    <w:rsid w:val="00C43D83"/>
     <w:rsid w:val="00C50C53"/>
     <w:rsid w:val="00C72DCD"/>
     <w:rsid w:val="00CE1F75"/>
     <w:rsid w:val="00CF045E"/>
     <w:rsid w:val="00D65740"/>
     <w:rsid w:val="00DA1B2A"/>
+    <w:rsid w:val="00DD1DB7"/>
     <w:rsid w:val="00DF709E"/>
     <w:rsid w:val="00E137BE"/>
+    <w:rsid w:val="00E230D4"/>
     <w:rsid w:val="00E239B6"/>
     <w:rsid w:val="00E726EB"/>
     <w:rsid w:val="00E81FEF"/>
     <w:rsid w:val="00EB1B65"/>
     <w:rsid w:val="00F10E9C"/>
-    <w:rsid w:val="00F31309"/>
     <w:rsid w:val="00F85062"/>
     <w:rsid w:val="00FA24D8"/>
     <w:rsid w:val="00FB493A"/>
     <w:rsid w:val="00FD06F5"/>
     <w:rsid w:val="00FF52A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1A5B120A"/>
   <w15:docId w15:val="{2B4783EF-3B50-4108-A2D8-E1D625D33296}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3505,51 +3490,51 @@
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00262424"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D65740"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1293289679">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="293366340">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3592,71 +3577,73 @@
                       <w:divsChild>
                         <w:div w:id="1919827425">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gesellschaft@langnau.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gesellschaft@langnau.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F6F3C7A0-0001-4EED-9FF3-CB2117D29E5F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00687AAA" w:rsidRDefault="00880A5D">
           <w:r w:rsidRPr="00F87165">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
@@ -3732,51 +3719,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19933C7E-2A68-4357-AFFF-5C8B41FD543D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B663B0" w:rsidRDefault="00687AAA" w:rsidP="00687AAA">
           <w:pPr>
             <w:pStyle w:val="FA4E709F113948409C297C91334DECD1"/>
           </w:pPr>
           <w:r w:rsidRPr="00F87165">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -3820,97 +3807,98 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3E45"/>
-    <w:rsid w:val="00104C26"/>
     <w:rsid w:val="00687AAA"/>
     <w:rsid w:val="007774A3"/>
+    <w:rsid w:val="0087202F"/>
     <w:rsid w:val="00880A5D"/>
+    <w:rsid w:val="009E3981"/>
     <w:rsid w:val="00B663B0"/>
     <w:rsid w:val="00BF3E45"/>
     <w:rsid w:val="00E81FEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4317,51 +4305,51 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00687AAA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA4E709F113948409C297C91334DECD1">
     <w:name w:val="FA4E709F113948409C297C91334DECD1"/>
     <w:rsid w:val="00687AAA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F59B5C85FE654CF6981F551A7714E5D6">
     <w:name w:val="F59B5C85FE654CF6981F551A7714E5D6"/>
     <w:rsid w:val="00880A5D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02B1721F6FDA43F19DFFAA5B62D8DA56">
     <w:name w:val="02B1721F6FDA43F19DFFAA5B62D8DA56"/>
     <w:rsid w:val="00880A5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -4628,66 +4616,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F2859DA-6D33-4D42-AF1B-7BD3934D44E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>126</Words>
-  <Characters>797</Characters>
+  <Characters>796</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Langnau am Albis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>922</CharactersWithSpaces>
+  <CharactersWithSpaces>921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Fäh Yvonne</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>