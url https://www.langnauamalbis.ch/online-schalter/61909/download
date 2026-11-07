--- v1 (2026-04-21)
+++ v2 (2026-11-07)
@@ -1,50 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9644" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -97,1609 +92,1645 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC58FDB" w14:textId="0CE4B642" w:rsidR="00B02430" w:rsidRDefault="002F2C34" w:rsidP="00B02430">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F638803" wp14:editId="4B31BD3D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F638803" wp14:editId="051A1B3E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>324306</wp:posOffset>
+                    <wp:posOffset>154304</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1333500" cy="1140639"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:extent cx="1457325" cy="1246555"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1" name="Grafik 1" descr="S:\Gruppendaten\Substitut\Kultur\Logo Kultur\Kulturlogo_klein.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="S:\Gruppendaten\Substitut\Kultur\Logo Kultur\Kulturlogo_klein.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1334046" cy="1141106"/>
+                            <a:ext cx="1460309" cy="1249107"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="135A4390" w14:textId="124F7268" w:rsidR="00B02430" w:rsidRDefault="00B02430" w:rsidP="00B02430">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="9356"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74164AB8" w14:textId="392C6FAA" w:rsidR="003A28BC" w:rsidRDefault="008C0D7B" w:rsidP="002F2C34">
+          <w:p w14:paraId="74164AB8" w14:textId="33C3429B" w:rsidR="003A28BC" w:rsidRPr="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2410"/>
+                <w:tab w:val="left" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="9356"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Dorfmarkt</w:t>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008C0D7B" w:rsidRPr="0065532A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Dorfm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065532A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0D7B" w:rsidRPr="0065532A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>rkt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065532A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>e 2027</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="750AF084" w14:textId="4F91F597" w:rsidR="00B02430" w:rsidRDefault="00A645C4" w:rsidP="003A28BC">
+          <w:p w14:paraId="750AF084" w14:textId="1E8AEA7F" w:rsidR="00B02430" w:rsidRPr="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2410"/>
+                <w:tab w:val="left" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="9356"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A645C4">
+            <w:r w:rsidRPr="0065532A">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A645C4" w:rsidRPr="0065532A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>auf dem Dorfplatz</w:t>
             </w:r>
-            <w:r w:rsidR="003A28BC">
+            <w:r w:rsidR="003A28BC" w:rsidRPr="0065532A">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B02430">
+            <w:r w:rsidR="00B02430" w:rsidRPr="0065532A">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Langnau am Albis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B2D49EE" w14:textId="77777777" w:rsidR="0023459A" w:rsidRDefault="0023459A" w:rsidP="008E3B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="1C135942" w14:textId="77777777" w:rsidR="00B02430" w:rsidRDefault="00B02430" w:rsidP="002D3593">
+    <w:p w14:paraId="1C135942" w14:textId="77777777" w:rsidR="00B02430" w:rsidRDefault="00B02430" w:rsidP="0065532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088BC557" w14:textId="77777777" w:rsidR="00B02430" w:rsidRDefault="00B02430" w:rsidP="00B02430">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C6A453" w14:textId="212664BF" w:rsidR="002D3593" w:rsidRPr="002D3593" w:rsidRDefault="002D3593" w:rsidP="002D3593">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Firma/Verein</w:t>
+      </w:r>
+      <w:r w:rsidR="0065532A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="002D3593">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6A9E6DD5" w14:textId="612FBB74" w:rsidR="00750CF5" w:rsidRPr="002D3593" w:rsidRDefault="00A645C4" w:rsidP="002D3593">
+    <w:p w14:paraId="6A9E6DD5" w14:textId="3921FA78" w:rsidR="00750CF5" w:rsidRPr="002D3593" w:rsidRDefault="00A645C4" w:rsidP="002D3593">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="0065532A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002D3593" w:rsidRPr="002D3593">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="46CA8CE1" w14:textId="75C72A1C" w:rsidR="002D3593" w:rsidRPr="002D3593" w:rsidRDefault="002D3593" w:rsidP="002D3593">
+    <w:p w14:paraId="46CA8CE1" w14:textId="6792AE19" w:rsidR="002D3593" w:rsidRPr="002D3593" w:rsidRDefault="002D3593" w:rsidP="002D3593">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vorname</w:t>
+      </w:r>
+      <w:r w:rsidR="0065532A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="002D3593">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5AE8827B" w14:textId="64E74034" w:rsidR="00A645C4" w:rsidRPr="002D3593" w:rsidRDefault="002D3593" w:rsidP="002D3593">
+    <w:p w14:paraId="5AE8827B" w14:textId="012DF37D" w:rsidR="00A645C4" w:rsidRPr="002D3593" w:rsidRDefault="002D3593" w:rsidP="002D3593">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Strasse</w:t>
+      </w:r>
+      <w:r w:rsidR="0065532A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A645C4" w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="002D3593">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6E536BA8" w14:textId="5551DAF1" w:rsidR="002D3593" w:rsidRPr="002D3593" w:rsidRDefault="002D3593" w:rsidP="002D3593">
+    <w:p w14:paraId="6E536BA8" w14:textId="5AE2C64B" w:rsidR="002D3593" w:rsidRPr="002D3593" w:rsidRDefault="002D3593" w:rsidP="002D3593">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PLZ/Ort</w:t>
+      </w:r>
+      <w:r w:rsidR="0065532A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="002D3593">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="24E29D6D" w14:textId="556CAA12" w:rsidR="00A645C4" w:rsidRPr="002D3593" w:rsidRDefault="00A645C4" w:rsidP="002D3593">
+    <w:p w14:paraId="24E29D6D" w14:textId="48DE1AD1" w:rsidR="00A645C4" w:rsidRPr="002D3593" w:rsidRDefault="00A645C4" w:rsidP="002D3593">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Telefon/</w:t>
-[...5 lines deleted...]
-        <w:t>Handy</w:t>
+        <w:t>Telefon</w:t>
+      </w:r>
+      <w:r w:rsidR="0065532A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>nummer:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002D3593" w:rsidRPr="002D3593">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="24BE11ED" w14:textId="39B88AF9" w:rsidR="00A645C4" w:rsidRPr="002D3593" w:rsidRDefault="00A645C4" w:rsidP="002D3593">
+    <w:p w14:paraId="24BE11ED" w14:textId="1426A91B" w:rsidR="00A645C4" w:rsidRDefault="0065532A" w:rsidP="0065532A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002D3593">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>E-Mail:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A645C4" w:rsidRPr="002D3593">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E182E" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002D3593" w:rsidRPr="002D3593">
-[...3 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="14CC02CB" w14:textId="77777777" w:rsidR="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC274D6" w14:textId="77777777" w:rsidR="00B673A2" w:rsidRDefault="00B673A2" w:rsidP="00A645C4">
-[...13 lines deleted...]
-    <w:p w14:paraId="0108F104" w14:textId="0E3FE9F6" w:rsidR="002C58BD" w:rsidRPr="002D3593" w:rsidRDefault="00B02430" w:rsidP="00B02430">
+    <w:p w14:paraId="77E15A89" w14:textId="77777777" w:rsidR="0065532A" w:rsidRPr="002D3593" w:rsidRDefault="0065532A" w:rsidP="0065532A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...35 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E0EC080" w14:textId="56FBD1EE" w:rsidR="002100A9" w:rsidRPr="00D65740" w:rsidRDefault="002C58BD" w:rsidP="00D65740">
+    <w:p w14:paraId="1652D556" w14:textId="02CF0F1A" w:rsidR="0065532A" w:rsidRPr="0065532A" w:rsidRDefault="00B02430" w:rsidP="0065532A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-        <w:t>(bitte ankreuzen an welchen Daten)</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1C88" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/Wir</w:t>
+      </w:r>
+      <w:r w:rsidR="002927DD" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00505D2C" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nehme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/n</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D2C" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an folgenden</w:t>
+      </w:r>
+      <w:r w:rsidR="002927DD" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3FE6" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dorf</w:t>
+      </w:r>
+      <w:r w:rsidR="002927DD" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>märkten teil</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D2C" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65067A" w14:textId="20359C55" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
+    <w:p w14:paraId="1F65067A" w14:textId="33F358FE" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="004E6A78" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1886787806"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A6711" w:rsidRPr="003A28BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A6711" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C58BD" w:rsidRPr="002100A9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002C58BD" w:rsidRPr="0065532A">
         <w:t xml:space="preserve">Samstag, </w:t>
       </w:r>
-      <w:r w:rsidR="00B51A67">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0065532A">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002C58BD" w:rsidRPr="0065532A">
         <w:t>. Mai 20</w:t>
       </w:r>
-      <w:r w:rsidR="007B0975" w:rsidRPr="002100A9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007B0975" w:rsidRPr="0065532A">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B51A67">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="0065532A">
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B62A40" w14:textId="21656B39" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
+    <w:p w14:paraId="01B62A40" w14:textId="7763E9AA" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="004E6A78" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1889874402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A6711" w:rsidRPr="003A28BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A6711" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00156806" w:rsidRPr="002100A9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00156806" w:rsidRPr="0065532A">
         <w:t xml:space="preserve">Samstag, </w:t>
       </w:r>
-      <w:r w:rsidR="00B51A67">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0065532A">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00156806" w:rsidRPr="0065532A">
         <w:t>. Juli 20</w:t>
       </w:r>
-      <w:r w:rsidR="007B0975" w:rsidRPr="002100A9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007B0975" w:rsidRPr="0065532A">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B51A67">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="0065532A">
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447F8801" w14:textId="53C79366" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
+    <w:p w14:paraId="447F8801" w14:textId="69BA2D41" w:rsidR="002C58BD" w:rsidRPr="002100A9" w:rsidRDefault="004E6A78" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-663154513"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A6711" w:rsidRPr="003A28BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A6711" w:rsidRPr="002100A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0027296F" w:rsidRPr="002100A9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0027296F" w:rsidRPr="0065532A">
         <w:t>Samsta</w:t>
       </w:r>
-      <w:r w:rsidR="002C58BD" w:rsidRPr="002100A9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002C58BD" w:rsidRPr="0065532A">
         <w:t xml:space="preserve">g, </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2CA3" w:rsidRPr="002100A9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0065532A">
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="002C58BD" w:rsidRPr="0065532A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003445B0" w:rsidRPr="0065532A">
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="000518E3" w:rsidRPr="0065532A">
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0975" w:rsidRPr="0065532A">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B51A67">
-[...39 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="0065532A">
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE3DFD8" w14:textId="61441B01" w:rsidR="002100A9" w:rsidRDefault="002100A9" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D766829" w14:textId="77777777" w:rsidR="002100A9" w:rsidRPr="002100A9" w:rsidRDefault="002100A9" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B917564" w14:textId="35D1D9E0" w:rsidR="002927DD" w:rsidRPr="004A6711" w:rsidRDefault="00000000" w:rsidP="007E5C4D">
-[...55 lines deleted...]
-    <w:p w14:paraId="3B317A23" w14:textId="049B440C" w:rsidR="002100A9" w:rsidRDefault="00000000" w:rsidP="002100A9">
+    <w:p w14:paraId="3B317A23" w14:textId="049B440C" w:rsidR="002100A9" w:rsidRDefault="004E6A78" w:rsidP="002100A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2078267546"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002100A9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002100A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A6711">
+      <w:r w:rsidR="004A6711" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="008A1C88">
+      <w:r w:rsidR="008A1C88" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>ch</w:t>
       </w:r>
-      <w:r w:rsidR="004A6711">
+      <w:r w:rsidR="004A6711" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>/Wir</w:t>
       </w:r>
-      <w:r w:rsidR="008A1C88">
+      <w:r w:rsidR="008A1C88" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> besitze</w:t>
       </w:r>
-      <w:r w:rsidR="004A6711">
+      <w:r w:rsidR="004A6711" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>/n</w:t>
       </w:r>
-      <w:r w:rsidR="002927DD">
+      <w:r w:rsidR="002927DD" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> einen eigenen Marktstand</w:t>
       </w:r>
       <w:r w:rsidR="00556962">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465164CE" w14:textId="0BB08C8D" w:rsidR="002927DD" w:rsidRPr="004A6711" w:rsidRDefault="00725080" w:rsidP="007E5C4D">
+    <w:p w14:paraId="465164CE" w14:textId="1301A343" w:rsidR="002927DD" w:rsidRDefault="00725080" w:rsidP="0065532A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="004A6711">
+      <w:r w:rsidR="004A6711" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Masse angeben</w:t>
       </w:r>
-      <w:r w:rsidR="002100A9">
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidR="002100A9" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007E5C4D" w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="007E5C4D">
+    </w:p>
+    <w:p w14:paraId="53F7C897" w14:textId="627A8B1B" w:rsidR="0065532A" w:rsidRPr="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Miete Marktstand:</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1057164762"/>
+          <w:id w:val="-87462586"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="002100A9">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002100A9">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> an:</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> JA </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Fr. 50.- pro Markt)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1133163488"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> NEIN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D5F63B" w14:textId="2A16663D" w:rsidR="002927DD" w:rsidRDefault="003E182E" w:rsidP="00D65740">
+    <w:p w14:paraId="3B9506D5" w14:textId="5166D1DA" w:rsidR="002927DD" w:rsidRPr="0065532A" w:rsidRDefault="0065532A" w:rsidP="00725080">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verkaufsangebot:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D5F63B" w14:textId="0687D840" w:rsidR="002927DD" w:rsidRDefault="003E182E" w:rsidP="00D65740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00B105E7">
-[...24 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="0FCE4F32" w14:textId="5711A68F" w:rsidR="00B105E7" w:rsidRDefault="003E182E" w:rsidP="00B105E7">
+    <w:p w14:paraId="0FCE4F32" w14:textId="62026E48" w:rsidR="00B105E7" w:rsidRDefault="003E182E" w:rsidP="00B105E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00B105E7">
-[...24 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="0096327F" w14:textId="544B8DC2" w:rsidR="00B105E7" w:rsidRDefault="003E182E" w:rsidP="00B105E7">
+    <w:p w14:paraId="0096327F" w14:textId="1DCCB339" w:rsidR="00B105E7" w:rsidRDefault="003E182E" w:rsidP="00B105E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00B105E7">
-[...24 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="7F543329" w14:textId="77777777" w:rsidR="008A1C88" w:rsidRPr="00881824" w:rsidRDefault="008A1C88" w:rsidP="00D65740">
+    <w:p w14:paraId="60A5711A" w14:textId="77777777" w:rsidR="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BFA856" w14:textId="77777777" w:rsidR="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCD6017" w14:textId="5C4C6DFC" w:rsidR="0065532A" w:rsidRPr="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verkauf von Alkohol:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="413973246"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0065532A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0065532A">
+        <w:t xml:space="preserve"> JA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065532A">
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1787949519"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0065532A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0065532A">
+        <w:t xml:space="preserve"> NEIN</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6256BE51" w14:textId="1D890D0F" w:rsidR="003A28BC" w:rsidRDefault="00AE3E2E" w:rsidP="003A28BC">
+    <w:p w14:paraId="7A1A584E" w14:textId="60BB2A67" w:rsidR="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9356"/>
+          <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AE3E2E">
-[...16 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verantwortliche Person:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001122CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="003A28BC">
-[...24 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="1FBDE118" w14:textId="2449B47D" w:rsidR="00D65740" w:rsidRDefault="00D65740" w:rsidP="00D65740">
+    <w:p w14:paraId="34F2257B" w14:textId="77777777" w:rsidR="0065532A" w:rsidRDefault="0065532A" w:rsidP="0065532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B355860" w14:textId="77777777" w:rsidR="0065532A" w:rsidRPr="00881824" w:rsidRDefault="0065532A" w:rsidP="0065532A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9DF069" w14:textId="77777777" w:rsidR="007E5C4D" w:rsidRDefault="007E5C4D" w:rsidP="00D65740">
+    <w:p w14:paraId="6256BE51" w14:textId="1D890D0F" w:rsidR="003A28BC" w:rsidRPr="0065532A" w:rsidRDefault="00AE3E2E" w:rsidP="003A28BC">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bemerkungen</w:t>
+      </w:r>
+      <w:r w:rsidR="003A28BC" w:rsidRPr="0065532A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22DCF865" w14:textId="77777777" w:rsidR="00D65740" w:rsidRDefault="00D65740" w:rsidP="00D65740">
+    <w:p w14:paraId="0C0FEB0F" w14:textId="216EDBC7" w:rsidR="003A28BC" w:rsidRDefault="003E182E" w:rsidP="003A28BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001122CE">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001122CE">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBDE118" w14:textId="2449B47D" w:rsidR="00D65740" w:rsidRDefault="00D65740" w:rsidP="00D65740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B49A616" w14:textId="5D5599E8" w:rsidR="00D65740" w:rsidRPr="00D65740" w:rsidRDefault="008A1C88" w:rsidP="003A28BC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008A1C88">
         <w:t xml:space="preserve">Bitte senden Sie </w:t>
       </w:r>
       <w:r w:rsidR="00505D2C">
         <w:t>die Anmeldung</w:t>
       </w:r>
       <w:r w:rsidR="002C58BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1C88">
@@ -1737,58 +1768,58 @@
       <w:r w:rsidR="00881824">
         <w:t xml:space="preserve"> zurück</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1C88">
         <w:t>. Vielen Dank!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D65740" w:rsidRPr="00D65740" w:rsidSect="00B83CC2">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08CC219C" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
+    <w:p w14:paraId="55BF5AD7" w14:textId="77777777" w:rsidR="004E6A78" w:rsidRDefault="004E6A78" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BBD8804" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
+    <w:p w14:paraId="6CF647DB" w14:textId="77777777" w:rsidR="004E6A78" w:rsidRDefault="004E6A78" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2355,58 +2386,58 @@
   </w:tbl>
   <w:p w14:paraId="25A723E6" w14:textId="77777777" w:rsidR="004455DD" w:rsidRPr="006D61E4" w:rsidRDefault="004455DD" w:rsidP="004455DD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1818FE5B" w14:textId="77777777" w:rsidR="004455DD" w:rsidRPr="004455DD" w:rsidRDefault="004455DD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EE44B62" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
+    <w:p w14:paraId="3DBF9E38" w14:textId="77777777" w:rsidR="004E6A78" w:rsidRDefault="004E6A78" w:rsidP="008109EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="399FC4EB" w14:textId="77777777" w:rsidR="00C43D83" w:rsidRDefault="00C43D83" w:rsidP="008109EC">
+    <w:p w14:paraId="6F1B251B" w14:textId="77777777" w:rsidR="004E6A78" w:rsidRDefault="004E6A78" w:rsidP="008109EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FD66142" w14:textId="77777777" w:rsidR="00B83CC2" w:rsidRDefault="00B83CC2" w:rsidP="00101100">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4187"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2767,90 +2798,93 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A645C4"/>
     <w:rsid w:val="00003833"/>
     <w:rsid w:val="000518E3"/>
     <w:rsid w:val="00073C39"/>
     <w:rsid w:val="00094AED"/>
     <w:rsid w:val="000A21A3"/>
     <w:rsid w:val="000B4FF7"/>
     <w:rsid w:val="000B6EBC"/>
     <w:rsid w:val="000E611B"/>
     <w:rsid w:val="000F2BA2"/>
     <w:rsid w:val="00101100"/>
     <w:rsid w:val="001209F7"/>
     <w:rsid w:val="00130613"/>
     <w:rsid w:val="00156806"/>
+    <w:rsid w:val="001713FD"/>
     <w:rsid w:val="001A10DF"/>
     <w:rsid w:val="001C211F"/>
     <w:rsid w:val="002100A9"/>
     <w:rsid w:val="0023459A"/>
     <w:rsid w:val="00262424"/>
     <w:rsid w:val="0027296F"/>
     <w:rsid w:val="002927DD"/>
     <w:rsid w:val="00293E90"/>
     <w:rsid w:val="002C58BD"/>
     <w:rsid w:val="002D3593"/>
     <w:rsid w:val="002E3A21"/>
     <w:rsid w:val="002E6BD2"/>
     <w:rsid w:val="002F00CB"/>
     <w:rsid w:val="002F2C34"/>
     <w:rsid w:val="002F3FE6"/>
     <w:rsid w:val="002F6B6C"/>
     <w:rsid w:val="0031644F"/>
     <w:rsid w:val="00325E00"/>
     <w:rsid w:val="003445B0"/>
     <w:rsid w:val="00344DA3"/>
     <w:rsid w:val="0038451B"/>
     <w:rsid w:val="00390F3B"/>
     <w:rsid w:val="003A28BC"/>
     <w:rsid w:val="003B4AA3"/>
     <w:rsid w:val="003E182E"/>
     <w:rsid w:val="003F4763"/>
     <w:rsid w:val="00416E22"/>
     <w:rsid w:val="004455DD"/>
     <w:rsid w:val="004A6711"/>
+    <w:rsid w:val="004E6A78"/>
     <w:rsid w:val="004F2154"/>
     <w:rsid w:val="00505D2C"/>
     <w:rsid w:val="00516589"/>
     <w:rsid w:val="005259B8"/>
     <w:rsid w:val="00546231"/>
     <w:rsid w:val="00556962"/>
     <w:rsid w:val="00574DEC"/>
     <w:rsid w:val="00585C16"/>
     <w:rsid w:val="005B3585"/>
     <w:rsid w:val="005E114D"/>
     <w:rsid w:val="00635B27"/>
+    <w:rsid w:val="0065532A"/>
     <w:rsid w:val="00696464"/>
     <w:rsid w:val="006C7144"/>
     <w:rsid w:val="006D61E4"/>
     <w:rsid w:val="00725080"/>
     <w:rsid w:val="00750CF5"/>
     <w:rsid w:val="00784BE1"/>
     <w:rsid w:val="007A68FF"/>
     <w:rsid w:val="007B0975"/>
     <w:rsid w:val="007C5D9B"/>
     <w:rsid w:val="007C7C20"/>
     <w:rsid w:val="007E5C4D"/>
     <w:rsid w:val="008109EC"/>
     <w:rsid w:val="008656FA"/>
     <w:rsid w:val="0087202F"/>
     <w:rsid w:val="0087426E"/>
     <w:rsid w:val="00881824"/>
     <w:rsid w:val="008A1C88"/>
     <w:rsid w:val="008A4B3E"/>
     <w:rsid w:val="008C0D7B"/>
     <w:rsid w:val="008E3B2E"/>
     <w:rsid w:val="008F2A65"/>
     <w:rsid w:val="00912F58"/>
     <w:rsid w:val="00915A30"/>
     <w:rsid w:val="00917AD6"/>
     <w:rsid w:val="00917BAB"/>
@@ -3583,776 +3617,59 @@
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gesellschaft@langnau.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gesellschaft@langnau.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gesellschaft@langnau.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...715 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4615,67 +3932,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F2859DA-6D33-4D42-AF1B-7BD3934D44E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>126</Words>
-  <Characters>796</Characters>
+  <Words>127</Words>
+  <Characters>807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Langnau am Albis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>921</CharactersWithSpaces>
+  <CharactersWithSpaces>933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Fäh Yvonne</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>